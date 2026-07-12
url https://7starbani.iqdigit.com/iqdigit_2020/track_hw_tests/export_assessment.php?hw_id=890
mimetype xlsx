--- v0 (2025-11-09)
+++ v1 (2026-07-12)
@@ -95,51 +95,51 @@
   <si>
     <t xml:space="preserve">SHRISTI KUMARI </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>checked</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>2023-12-13 10:52:36</t>
   </si>
   <si>
     <t>2023-12-13 10:58:59</t>
   </si>
   <si>
     <t xml:space="preserve">PARMVEER THAKUR </t>
   </si>
   <si>
     <t>AVINASH THAKUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MANORAMA DEVI </t>
+    <t xml:space="preserve">MANORMA DEVI </t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DIVYANSH SHARMA </t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">CHETAN SHARMA </t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PALAK SAHOTA </t>
   </si>
   <si>
     <t>BALKISHAN</t>
   </si>
   <si>
     <t xml:space="preserve">ARZOO </t>
   </si>