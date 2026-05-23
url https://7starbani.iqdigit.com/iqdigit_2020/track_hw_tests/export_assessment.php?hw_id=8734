--- v1 (2026-03-24)
+++ v2 (2026-05-23)
@@ -122,141 +122,141 @@
   <si>
     <t xml:space="preserve">ARSH KAUSHAL </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARNAV KUMAR </t>
   </si>
   <si>
     <t>ANIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANIV SHARMA </t>
   </si>
   <si>
     <t>ANKUR SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">AKSHIT THAKUR </t>
   </si>
   <si>
     <t>VISHAL KUMAR</t>
   </si>
   <si>
+    <t>SEHAJ THAKUR</t>
+  </si>
+  <si>
+    <t>SHASHI KANT</t>
+  </si>
+  <si>
+    <t>SHIVAY  DOGRA</t>
+  </si>
+  <si>
+    <t>MUKESH KUMAR DOGRA</t>
+  </si>
+  <si>
     <t xml:space="preserve">VIHAAN </t>
   </si>
   <si>
     <t>ANVAR HUSSAIN</t>
   </si>
   <si>
     <t xml:space="preserve">VEDANSH AGNIHOTRI </t>
   </si>
   <si>
     <t>KAPIL DEV AGNIHOTRI</t>
   </si>
   <si>
     <t xml:space="preserve">UDAY KUMAR </t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">AKSHAT KALSI </t>
+  </si>
+  <si>
+    <t>DINESH KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">SURAJ KUMAR </t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSH SINGH RAJPUT </t>
   </si>
   <si>
     <t>BHUPINDER SINGH RAJPUT</t>
   </si>
   <si>
-    <t xml:space="preserve">AKSHAT KALSI </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">RIYANSH JUMWAL </t>
   </si>
   <si>
     <t>RAVI JUMWAL</t>
   </si>
   <si>
     <t xml:space="preserve">REYANSH PATIAL </t>
   </si>
   <si>
     <t>JATINDER SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">REYANSH </t>
   </si>
   <si>
     <t>ANEESH KUMAR</t>
   </si>
   <si>
     <t>PRANJAL  THAKUR</t>
   </si>
   <si>
     <t>VISHAL SINGH</t>
   </si>
   <si>
     <t>NISHKA  THAKUR</t>
   </si>
   <si>
     <t>RAJNEESH KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">ARSHIKA DHIMAN </t>
+  </si>
+  <si>
+    <t>MUNISH KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">HAYAAN SAHOTRA </t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
-    <t>SHIVAY  DOGRA</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">GAURISH BHARDWAJ </t>
   </si>
   <si>
     <t>ROHIT SHARMA</t>
-  </si>
-[...4 lines deleted...]
-    <t>MUNISH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AARAV THAKUR </t>
   </si>
   <si>
     <t>SATISH KUMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -899,51 +899,51 @@
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>8</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
@@ -1007,162 +1007,162 @@
         <v>8</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>23</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G12">
         <v>21</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12">
         <v>8</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>23</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G13">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13">
         <v>8</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>23</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G14">
         <v>2</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14">
         <v>8</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G15">
         <v>19</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15">
         <v>8</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>23</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" t="s">
         <v>16</v>