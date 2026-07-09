--- v0 (2025-12-20)
+++ v1 (2026-07-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Teacher</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Subject</t>
   </si>
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Father Name</t>
   </si>
   <si>
     <t>Roll No</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
@@ -146,135 +146,132 @@
   <si>
     <t xml:space="preserve">SAUMYA SHEKHAR </t>
   </si>
   <si>
     <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AKSHITA THAKUR </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VAISHNAVI SHARMA </t>
   </si>
   <si>
     <t>NARENDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VAISHNAVI THAKUR </t>
   </si>
   <si>
     <t>VIJENDER SINGH</t>
   </si>
   <si>
+    <t xml:space="preserve">ROHINI INDORIA </t>
+  </si>
+  <si>
+    <t>RAVINDER KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">VAISHNAVI-1 </t>
   </si>
   <si>
     <t>ASHWANI KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VAISHNAVI-2 </t>
   </si>
   <si>
     <t>JASWANT SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SURYA </t>
   </si>
   <si>
     <t>ANIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHANVI THAKUR </t>
   </si>
   <si>
     <t>KAMAL SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SHAGUN KUMARI </t>
   </si>
   <si>
-    <t>SANJEEV KASHYAP</t>
+    <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SARTHAK SHARMA </t>
   </si>
   <si>
     <t>LUCKY SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">SAANVI AGNIHOTRI </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">ROHINI INDORIA </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">AKSHITA SHARMA </t>
   </si>
   <si>
     <t>SANJAY SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">RIJUL BANYAL </t>
   </si>
   <si>
     <t>ANISH KUMAR</t>
   </si>
   <si>
     <t>RIDHIKA RANA</t>
   </si>
   <si>
     <t>ANOOP SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">PRANJAL DOGRA </t>
   </si>
   <si>
     <t xml:space="preserve">PAVANI </t>
   </si>
   <si>
     <t>VIJAY SINGH</t>
   </si>
   <si>
     <t>PARTH BANYAL</t>
   </si>
   <si>
     <t>CHANDER BHUSHAN</t>
   </si>
   <si>
     <t xml:space="preserve">MOLLY SHARMA </t>
-  </si>
-[...1 lines deleted...]
-    <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">MANNAT </t>
   </si>
   <si>
     <t>SURINDER DHIMAN</t>
   </si>
   <si>
     <t xml:space="preserve">LOVISH </t>
   </si>
   <si>
     <t>SUSHIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">KANIKA DEHAL </t>
   </si>
   <si>
     <t>AJIT SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">JIYA  SHARMA  </t>
   </si>
   <si>
     <t xml:space="preserve">MUKESH KUMAR </t>
   </si>
@@ -1089,346 +1086,346 @@
         <v>23</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>24</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
       <c r="G12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12">
         <v>30</v>
       </c>
-      <c r="K12"/>
+      <c r="K12">
+        <v>13</v>
+      </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>23</v>
       </c>
       <c r="N12"/>
       <c r="O12" t="s">
         <v>24</v>
       </c>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
       <c r="G13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13">
         <v>30</v>
       </c>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>23</v>
       </c>
       <c r="N13"/>
       <c r="O13" t="s">
         <v>24</v>
       </c>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
       <c r="F14" t="s">
         <v>49</v>
       </c>
       <c r="G14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14">
         <v>30</v>
       </c>
       <c r="K14">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>24</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
         <v>51</v>
       </c>
       <c r="G15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15">
         <v>30</v>
       </c>
       <c r="K15">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>24</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>52</v>
       </c>
       <c r="F16" t="s">
         <v>53</v>
       </c>
       <c r="G16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>22</v>
       </c>
       <c r="J16">
         <v>30</v>
       </c>
       <c r="K16">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>23</v>
       </c>
       <c r="N16"/>
       <c r="O16" t="s">
         <v>24</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>54</v>
       </c>
       <c r="F17" t="s">
         <v>55</v>
       </c>
       <c r="G17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
       <c r="J17">
         <v>30</v>
       </c>
-      <c r="K17"/>
+      <c r="K17">
+        <v>29</v>
+      </c>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>23</v>
       </c>
       <c r="N17"/>
       <c r="O17" t="s">
         <v>24</v>
       </c>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>56</v>
       </c>
       <c r="F18" t="s">
         <v>57</v>
       </c>
       <c r="G18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18">
         <v>30</v>
       </c>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>23</v>
       </c>
       <c r="N18"/>
       <c r="O18" t="s">
         <v>24</v>
       </c>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>58</v>
       </c>
       <c r="F19" t="s">
         <v>59</v>
       </c>
       <c r="G19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>22</v>
       </c>
       <c r="J19">
         <v>30</v>
       </c>
       <c r="K19">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>23</v>
       </c>
       <c r="N19"/>
       <c r="O19" t="s">
         <v>24</v>
       </c>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>60</v>
       </c>
       <c r="F20" t="s">
@@ -1533,51 +1530,51 @@
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>23</v>
       </c>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>24</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>66</v>
       </c>
       <c r="F23" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G23">
         <v>17</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>30</v>
       </c>
       <c r="K23">
         <v>28</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>23</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>24</v>
       </c>
       <c r="P23"/>
@@ -1656,251 +1653,251 @@
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>23</v>
       </c>
       <c r="N25"/>
       <c r="O25" t="s">
         <v>24</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="G26">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
       <c r="J26">
         <v>30</v>
       </c>
       <c r="K26">
         <v>26</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>23</v>
       </c>
       <c r="N26"/>
       <c r="O26" t="s">
         <v>24</v>
       </c>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>18</v>
       </c>
       <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G27">
         <v>13</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>22</v>
       </c>
       <c r="J27">
         <v>30</v>
       </c>
       <c r="K27">
         <v>20</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>23</v>
       </c>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>24</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G28">
         <v>12</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>22</v>
       </c>
       <c r="J28">
         <v>30</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>23</v>
       </c>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>24</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G29">
         <v>11</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>22</v>
       </c>
       <c r="J29">
         <v>30</v>
       </c>
       <c r="K29">
         <v>18</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>23</v>
       </c>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>24</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G30">
         <v>10</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>22</v>
       </c>
       <c r="J30">
         <v>30</v>
       </c>
       <c r="K30">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>23</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>24</v>
       </c>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F31" t="s">
         <v>37</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>22</v>
       </c>
       <c r="J31">
         <v>30</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>23</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>24</v>
       </c>