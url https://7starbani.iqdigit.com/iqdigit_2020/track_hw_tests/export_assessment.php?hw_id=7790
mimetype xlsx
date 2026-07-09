--- v0 (2025-11-07)
+++ v1 (2026-07-09)
@@ -86,81 +86,81 @@
   <si>
     <t>Santosh Kumari</t>
   </si>
   <si>
     <t>12TH (NON-MED.)-B</t>
   </si>
   <si>
     <t>CHEMISTRY</t>
   </si>
   <si>
     <t xml:space="preserve">SHRISTI KUMARI </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>submitted</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>2025-05-17 15:58:47</t>
   </si>
   <si>
-    <t xml:space="preserve">MANORAMA DEVI </t>
+    <t xml:space="preserve">MANORMA DEVI </t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DIVYANSH SHARMA </t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">CHETAN SHARMA </t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARYAN MANKOTIA </t>
   </si>
   <si>
+    <t xml:space="preserve">SUJAL THAKUR </t>
+  </si>
+  <si>
+    <t>RANDHIR SINGH</t>
+  </si>
+  <si>
     <t xml:space="preserve">ARYAMAN REPALTO NEGI </t>
   </si>
   <si>
     <t>YASHVEER SINGH</t>
-  </si>
-[...4 lines deleted...]
-    <t>RANDHIR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">TENZIN CHOKDEN NEGI </t>
   </si>
   <si>
     <t>PEMADOJE NEGI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -729,88 +729,88 @@
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>22</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>22</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>