--- v0 (2025-11-07)
+++ v1 (2026-07-09)
@@ -98,51 +98,51 @@
   <si>
     <t>YUDHBIR SINGH</t>
   </si>
   <si>
     <t>checked</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>2025-05-06 13:06:54</t>
   </si>
   <si>
     <t>2025-05-06 13:08:23</t>
   </si>
   <si>
     <t xml:space="preserve">PARMVEER THAKUR </t>
   </si>
   <si>
     <t>AVINASH THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">LAKSHAY SHARMA </t>
   </si>
   <si>
-    <t>PREETAM SHARMA</t>
+    <t>PRITAM SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">JASMINE MEHRA </t>
   </si>
   <si>
     <t>VIJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DRISHTY CHANDEL </t>
   </si>
   <si>
     <t>RAKESH SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ARZOO </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARMAN THAKUR </t>
   </si>
   <si>
     <t>RAJESH THAKUR</t>
   </si>