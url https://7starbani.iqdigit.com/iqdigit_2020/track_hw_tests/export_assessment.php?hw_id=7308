--- v0 (2025-12-16)
+++ v1 (2026-07-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Teacher</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Subject</t>
   </si>
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Father Name</t>
   </si>
   <si>
     <t>Roll No</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
@@ -200,63 +200,60 @@
   <si>
     <t xml:space="preserve">DINESH KUMAR </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANISH </t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t xml:space="preserve">VISHALI THAKUR </t>
   </si>
   <si>
     <t>KEHAR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA DATYAL </t>
   </si>
   <si>
-    <t>RAJEEV KUMAR DATYAL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ARYAN THAKUR </t>
   </si>
   <si>
     <t>RAVINDER KUMAR</t>
   </si>
   <si>
     <t>LOVENEET SHARDA</t>
   </si>
   <si>
-    <t>SUNIL SHARDA</t>
+    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VANSHIKA SHARMA </t>
   </si>
   <si>
     <t>SUMAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">Sahil Singh </t>
   </si>
   <si>
     <t>Harnek Singh</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t xml:space="preserve">RAJ KUMAR </t>
   </si>
   <si>
     <t xml:space="preserve">KARE LAL CHAURSIYA </t>
   </si>
   <si>
     <t>MUKESH KUMAR</t>
   </si>
@@ -1319,340 +1316,340 @@
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>24</v>
       </c>
       <c r="N17"/>
       <c r="O17" t="s">
         <v>25</v>
       </c>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>61</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="G18">
         <v>10</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18">
         <v>28</v>
       </c>
       <c r="K18" t="s">
         <v>35</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>24</v>
       </c>
       <c r="N18"/>
       <c r="O18" t="s">
         <v>25</v>
       </c>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G19">
         <v>10</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>22</v>
       </c>
       <c r="J19">
         <v>28</v>
       </c>
       <c r="K19" t="s">
         <v>35</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>24</v>
       </c>
       <c r="N19"/>
       <c r="O19" t="s">
         <v>25</v>
       </c>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G20">
         <v>10</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
       <c r="J20">
         <v>28</v>
       </c>
       <c r="K20" t="s">
         <v>51</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>24</v>
       </c>
       <c r="N20"/>
       <c r="O20" t="s">
         <v>25</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G21">
         <v>10</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>22</v>
       </c>
       <c r="J21">
         <v>28</v>
       </c>
       <c r="K21">
         <v>10</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>24</v>
       </c>
       <c r="N21"/>
       <c r="O21" t="s">
         <v>25</v>
       </c>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G22">
         <v>10</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>22</v>
       </c>
       <c r="J22">
         <v>28</v>
       </c>
       <c r="K22" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>24</v>
       </c>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>25</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G23">
         <v>10</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>28</v>
       </c>
       <c r="K23" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>24</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>25</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G24">
         <v>10</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>22</v>
       </c>
       <c r="J24">
         <v>28</v>
       </c>
       <c r="K24" t="s">
         <v>23</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>24</v>
       </c>
       <c r="N24"/>
       <c r="O24" t="s">
         <v>25</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>22</v>
       </c>
       <c r="J25">
         <v>28</v>
       </c>
       <c r="K25" t="s">
         <v>35</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>24</v>
       </c>
       <c r="N25"/>
       <c r="O25" t="s">
         <v>25</v>
       </c>
       <c r="P25"/>