--- v0 (2026-03-23)
+++ v1 (2026-08-28)
@@ -110,51 +110,51 @@
   <si>
     <t>2023-12-05 13:00:43</t>
   </si>
   <si>
     <t xml:space="preserve">KASHISH SHARMA </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANKA DEVI </t>
   </si>
   <si>
     <t>YUDHBIR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">RIDHIMA DHIMAN </t>
   </si>
   <si>
     <t>ANIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">LAKSHAY SHARMA </t>
   </si>
   <si>
-    <t>PREETAM SHARMA</t>
+    <t>PRITAM SHARMA</t>
   </si>
   <si>
     <t>pending</t>
   </si>
   <si>
     <t>2023-12-05 12:58:19</t>
   </si>
   <si>
     <t>Rejected- Re-submit Assessment</t>
   </si>
   <si>
     <t xml:space="preserve">NANDITA SHARMA </t>
   </si>
   <si>
     <t>KAMAL DEEP</t>
   </si>
   <si>
     <t xml:space="preserve">HARSHITA SHARMA` </t>
   </si>
   <si>
     <t>NARINDER KUMAR</t>
   </si>
   <si>
     <t>TANZIN  PALDEN</t>
   </si>
@@ -260,69 +260,69 @@
   <si>
     <t>LAKHBIR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">DAKSHAYANI KANWAR </t>
   </si>
   <si>
     <t>SANDEEP KANWAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANKA </t>
   </si>
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DINESH KUMAR </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>LOVENEET SHARDA</t>
   </si>
   <si>
-    <t>SUNIL SHARDA</t>
+    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t>SAHIL DHIMAN</t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA SHARMA </t>
   </si>
   <si>
     <t>RAJ KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AASTHA VERMA </t>
   </si>
   <si>
-    <t>VINOD KUMAR VERMA</t>
+    <t>VINOD KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AASTHA SINGH </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>