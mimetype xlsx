--- v0 (2025-10-29)
+++ v1 (2026-05-18)
@@ -149,51 +149,51 @@
   <si>
     <t>AJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VINAYAK GAUTAM </t>
   </si>
   <si>
     <t xml:space="preserve">SHANVI THAKUR </t>
   </si>
   <si>
     <t>KAMAL SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">VANSHIKA KUMARI </t>
   </si>
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t xml:space="preserve">SHAGUN KUMARI </t>
   </si>
   <si>
-    <t>SANJEEV KASHYAP</t>
+    <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">TANISHA SHARMA </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AKSH DHATWALIA </t>
   </si>
   <si>
     <t>HOSHIAR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">AKSHITA SHARMA </t>
   </si>
   <si>
     <t>SANJAY SHARMA</t>
   </si>
   <si>
     <t>RIDHIKA RANA</t>
   </si>
   <si>
     <t>ANOOP SINGH</t>
   </si>