--- v0 (2025-10-31)
+++ v1 (2026-07-10)
@@ -86,99 +86,99 @@
   <si>
     <t xml:space="preserve">Manish Kumar </t>
   </si>
   <si>
     <t>11TH (NON-MED.)-B</t>
   </si>
   <si>
     <t xml:space="preserve">SHRISTI KUMARI </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>checked</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>2024-11-19 14:50:16</t>
   </si>
   <si>
     <t>2024-11-19 14:51:18</t>
   </si>
   <si>
-    <t xml:space="preserve">MANORAMA DEVI </t>
+    <t xml:space="preserve">MANORMA DEVI </t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DIVYANSH SHARMA </t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">CHETAN SHARMA </t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARYAN MANKOTIA </t>
   </si>
   <si>
+    <t xml:space="preserve">SUJAL THAKUR </t>
+  </si>
+  <si>
+    <t>RANDHIR SINGH</t>
+  </si>
+  <si>
     <t xml:space="preserve">ARYAMAN REPALTO NEGI </t>
   </si>
   <si>
     <t>YASHVEER SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">VISHALI THAKUR </t>
   </si>
   <si>
     <t>KEHAR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA DATYAL </t>
   </si>
   <si>
-    <t>RAJEEV KUMAR DATYAL</t>
+    <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARYAN THAKUR </t>
   </si>
   <si>
     <t>RAVINDER KUMAR</t>
-  </si>
-[...4 lines deleted...]
-    <t>RANDHIR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">RAJ KUMAR </t>
   </si>
   <si>
     <t xml:space="preserve">KARE LAL CHAURSIYA </t>
   </si>
   <si>
     <t xml:space="preserve">TENZIN CHOKDEN NEGI </t>
   </si>
   <si>
     <t>PEMADOJE NEGI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,219 +761,219 @@
       <c r="L6"/>
       <c r="M6" t="s">
         <v>22</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
         <v>23</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>20</v>
       </c>
       <c r="I7" t="s">
         <v>21</v>
       </c>
       <c r="J7">
         <v>80</v>
       </c>
       <c r="K7">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>22</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>23</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H8" t="s">
         <v>20</v>
       </c>
       <c r="I8" t="s">
         <v>21</v>
       </c>
       <c r="J8">
         <v>80</v>
       </c>
       <c r="K8">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>22</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>23</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
         <v>10</v>
       </c>
       <c r="H9" t="s">
         <v>20</v>
       </c>
       <c r="I9" t="s">
         <v>21</v>
       </c>
       <c r="J9">
         <v>80</v>
       </c>
       <c r="K9">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>22</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>23</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10">
         <v>10</v>
       </c>
       <c r="H10" t="s">
         <v>20</v>
       </c>
       <c r="I10" t="s">
         <v>21</v>
       </c>
       <c r="J10">
         <v>80</v>
       </c>
       <c r="K10">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>22</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>23</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
         <v>10</v>
       </c>
       <c r="H11" t="s">
         <v>20</v>
       </c>
       <c r="I11" t="s">
         <v>21</v>
       </c>
       <c r="J11">
         <v>80</v>
       </c>
       <c r="K11">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>22</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>23</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>