--- v0 (2025-10-30)
+++ v1 (2026-04-18)
@@ -71,105 +71,105 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Sapna  Sharma 1</t>
   </si>
   <si>
     <t xml:space="preserve">1ST-Airforce </t>
   </si>
   <si>
     <t>MATH</t>
   </si>
   <si>
+    <t xml:space="preserve">ARUSH RAJPUT </t>
+  </si>
+  <si>
+    <t>ARUN KUMAR</t>
+  </si>
+  <si>
+    <t>submitted</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2022-11-07 14:22:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARNAV SHARMA </t>
+  </si>
+  <si>
+    <t>RAM CHAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARGHYA SHARMA </t>
+  </si>
+  <si>
+    <t>ARVIND SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANVI </t>
+  </si>
+  <si>
+    <t>SANJAY KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANIRUDH THAKUR </t>
+  </si>
+  <si>
+    <t>RAJESH KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANKUSH SHARMA </t>
+  </si>
+  <si>
+    <t>NARESH KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABHIMANYU VERMA </t>
+  </si>
+  <si>
+    <t>AJAY VERMA</t>
+  </si>
+  <si>
     <t xml:space="preserve">ASHVIK SHARMA </t>
   </si>
   <si>
     <t>ASHOK KUMAR</t>
-  </si>
-[...49 lines deleted...]
-    <t>AJAY VERMA</t>
   </si>
   <si>
     <t xml:space="preserve">YUVAN THAKUR </t>
   </si>
   <si>
     <t>RAKESH THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">AAYANSH </t>
   </si>
   <si>
     <t>AMAR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">YASHIKA PATIYAL </t>
   </si>
   <si>
     <t>SUSHEEL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHANVI </t>
   </si>
   <si>
     <t>DEEPAK RAJ</t>
   </si>
@@ -649,199 +649,199 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2">
         <v>10</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>10</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4">
         <v>10</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>23</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5">
         <v>10</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>23</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6">
         <v>10</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
@@ -908,51 +908,51 @@
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>10</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>