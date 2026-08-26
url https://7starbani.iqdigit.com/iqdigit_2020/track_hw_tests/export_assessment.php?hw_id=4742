--- v0 (2025-11-03)
+++ v1 (2026-08-26)
@@ -140,63 +140,63 @@
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AKSHAT THAKUR </t>
   </si>
   <si>
     <t>RAKESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AGMYA BANYAL </t>
   </si>
   <si>
     <t>PARDEEP KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">OSHEEN  </t>
   </si>
   <si>
     <t>DEEPAK JASWAL</t>
   </si>
   <si>
     <t xml:space="preserve">AJAYA ANGEL RAJPUT </t>
   </si>
   <si>
-    <t xml:space="preserve">DHARMENDER SINGH </t>
+    <t>DHARMENDER SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ANSHIKA  </t>
   </si>
   <si>
     <t>RAMAN SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">AASTHA VERMA </t>
   </si>
   <si>
-    <t>VINOD KUMAR VERMA</t>
+    <t>VINOD KUMAR</t>
   </si>
   <si>
     <t>130/280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>