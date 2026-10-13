--- v1 (2026-05-19)
+++ v2 (2026-10-13)
@@ -116,66 +116,66 @@
   <si>
     <t xml:space="preserve">ADVIKA PATHANIA </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t>Yeshmit  Rai</t>
   </si>
   <si>
     <t>Ankit roy</t>
   </si>
   <si>
     <t xml:space="preserve">ZEEVISHA CHOPRA  </t>
   </si>
   <si>
     <t xml:space="preserve">PRASHANT CHOPRA </t>
   </si>
   <si>
     <t xml:space="preserve">VIHAAN SHRAMA </t>
   </si>
   <si>
     <t>VIJAY KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">REYANSH SHARMA  </t>
+  </si>
+  <si>
+    <t>JAI PRAKASH SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIYANSHI SHARMA </t>
+  </si>
+  <si>
+    <t>ARUN SHARMA</t>
+  </si>
+  <si>
     <t xml:space="preserve">SHANVI CHANGRA </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
-  </si>
-[...10 lines deleted...]
-    <t>ARUN SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">RIYANSH BHARDWAJ </t>
   </si>
   <si>
     <t xml:space="preserve">PANKAJ BHARDWAJ </t>
   </si>
   <si>
     <t xml:space="preserve">ADVIK THAKUR </t>
   </si>
   <si>
     <t>AMIT KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSH SHARMA </t>
   </si>
   <si>
     <t>SANDEEP KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">RITVIK SHARMA  </t>
   </si>
   <si>
     <t xml:space="preserve">ABHINAV SHARMA </t>
   </si>
@@ -868,125 +868,125 @@
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>30</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>30</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>30</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>23</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>