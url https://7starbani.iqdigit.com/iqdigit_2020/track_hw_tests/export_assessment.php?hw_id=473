--- v0 (2026-03-23)
+++ v1 (2026-08-28)
@@ -71,75 +71,75 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t xml:space="preserve">Anupama </t>
   </si>
   <si>
     <t xml:space="preserve">NUR-Airforce </t>
   </si>
   <si>
     <t>ENGLISH</t>
   </si>
   <si>
+    <t xml:space="preserve">ANVI </t>
+  </si>
+  <si>
+    <t>SANJEEV KUMAR</t>
+  </si>
+  <si>
+    <t>submitted</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2023-11-27 18:49:09</t>
+  </si>
+  <si>
+    <t>SHRISH LAKHANPAL</t>
+  </si>
+  <si>
+    <t>SANJAY KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">ARPIT SHARMA </t>
   </si>
   <si>
     <t>AMIT KUMAR</t>
-  </si>
-[...19 lines deleted...]
-    <t>SANJAY KUMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -554,88 +554,88 @@
       <c r="L2"/>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>15</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4">
         <v>15</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>23</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">