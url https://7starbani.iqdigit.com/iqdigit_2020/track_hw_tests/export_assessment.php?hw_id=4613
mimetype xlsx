--- v1 (2026-05-19)
+++ v2 (2026-10-13)
@@ -134,66 +134,66 @@
   <si>
     <t xml:space="preserve">ADVIKA PATHANIA </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t>Yeshmit  Rai</t>
   </si>
   <si>
     <t>Ankit roy</t>
   </si>
   <si>
     <t xml:space="preserve">ZEEVISHA CHOPRA  </t>
   </si>
   <si>
     <t xml:space="preserve">PRASHANT CHOPRA </t>
   </si>
   <si>
     <t xml:space="preserve">VIHAAN SHRAMA </t>
   </si>
   <si>
     <t>VIJAY KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">REYANSH SHARMA  </t>
+  </si>
+  <si>
+    <t>JAI PRAKASH SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIYANSHI SHARMA </t>
+  </si>
+  <si>
+    <t>ARUN SHARMA</t>
+  </si>
+  <si>
     <t xml:space="preserve">SHANVI CHANGRA </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
-  </si>
-[...10 lines deleted...]
-    <t>ARUN SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">RIYANSH BHARDWAJ </t>
   </si>
   <si>
     <t xml:space="preserve">PANKAJ BHARDWAJ </t>
   </si>
   <si>
     <t xml:space="preserve">ADVIK THAKUR </t>
   </si>
   <si>
     <t>AMIT KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSH SHARMA </t>
   </si>
   <si>
     <t xml:space="preserve">RITVIK SHARMA  </t>
   </si>
   <si>
     <t xml:space="preserve">ABHINAV SHARMA </t>
   </si>
   <si>
     <t xml:space="preserve">RUDRANSH SHARMA </t>
   </si>
@@ -1000,125 +1000,125 @@
       <c r="L10"/>
       <c r="M10" t="s">
         <v>23</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
       <c r="J11">
         <v>5</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>23</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>42</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12">
         <v>5</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>23</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>45</v>
       </c>
       <c r="G13">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13">
         <v>5</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>23</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>