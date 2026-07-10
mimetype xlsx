--- v0 (2025-11-03)
+++ v1 (2026-07-10)
@@ -101,51 +101,51 @@
   <si>
     <t>checked</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>2024-09-03 10:00:22</t>
   </si>
   <si>
     <t>2024-09-03 10:02:06</t>
   </si>
   <si>
     <t xml:space="preserve">PARMVEER THAKUR </t>
   </si>
   <si>
     <t>AVINASH THAKUR</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t xml:space="preserve">LAKSHAY SHARMA </t>
   </si>
   <si>
-    <t>PREETAM SHARMA</t>
+    <t>PRITAM SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">JASMINE MEHRA </t>
   </si>
   <si>
     <t>VIJAY KUMAR</t>
   </si>
   <si>
     <t>00</t>
   </si>
   <si>
     <t xml:space="preserve">DRISHTY CHANDEL </t>
   </si>
   <si>
     <t>RAKESH SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ARZOO </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARMAN THAKUR </t>
   </si>