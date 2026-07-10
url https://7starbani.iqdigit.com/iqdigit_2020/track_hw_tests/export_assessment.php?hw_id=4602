--- v0 (2025-11-03)
+++ v1 (2026-07-10)
@@ -194,51 +194,51 @@
   <si>
     <t>06</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANKA </t>
   </si>
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DINESH KUMAR </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANISH </t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
     <t>LOVENEET SHARDA</t>
   </si>
   <si>
-    <t>SUNIL SHARDA</t>
+    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t xml:space="preserve">VANSHIKA SHARMA </t>
   </si>
   <si>
     <t>SUMAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">Sahil Singh </t>
   </si>
   <si>
     <t>Harnek Singh</t>
   </si>
   <si>
     <t xml:space="preserve">ARYAN THAKUR </t>
   </si>
   <si>
     <t>MUKESH KUMAR</t>
   </si>
   <si>
     <t>03</t>
   </si>