--- v0 (2025-11-03)
+++ v1 (2026-07-10)
@@ -200,51 +200,51 @@
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t xml:space="preserve">DINESH KUMAR </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t xml:space="preserve">ANISH </t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
     <t>LOVENEET SHARDA</t>
   </si>
   <si>
-    <t>SUNIL SHARDA</t>
+    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t xml:space="preserve">VANSHIKA SHARMA </t>
   </si>
   <si>
     <t>SUMAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">Sahil Singh </t>
   </si>
   <si>
     <t>Harnek Singh</t>
   </si>
   <si>
     <t xml:space="preserve">ARYAN THAKUR </t>
   </si>
   <si>
     <t>MUKESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA SHARMA </t>
   </si>