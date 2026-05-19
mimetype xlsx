--- v1 (2026-03-21)
+++ v2 (2026-05-19)
@@ -71,93 +71,93 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Sapna Sharma</t>
   </si>
   <si>
     <t>10TH-Navy</t>
   </si>
   <si>
     <t>SCIENCE</t>
   </si>
   <si>
+    <t xml:space="preserve">SHIVAM KUMAR </t>
+  </si>
+  <si>
+    <t>BALAK RAM</t>
+  </si>
+  <si>
+    <t>checked</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2024-06-03 10:13:41</t>
+  </si>
+  <si>
+    <t>2024-06-05 15:04:10</t>
+  </si>
+  <si>
     <t xml:space="preserve">ANUJ SHARMA </t>
   </si>
   <si>
     <t>RAVI DUTT SHARMA</t>
   </si>
   <si>
-    <t>checked</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">ESHITA SHARMA </t>
   </si>
   <si>
     <t>RAJINDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARUNA GUPTA </t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANGEL SHARMA </t>
   </si>
   <si>
     <t>RINKU SHARMA</t>
   </si>
   <si>
     <t>2024-06-05 15:04:09</t>
-  </si>
-[...4 lines deleted...]
-    <t>BALAK RAM</t>
   </si>
   <si>
     <t xml:space="preserve">SHREYANSH LAKHANPAL </t>
   </si>
   <si>
     <t>DIYA SHARMA</t>
   </si>
   <si>
     <t>CHANDER SHEKHAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARUSHI </t>
   </si>
   <si>
     <t>VINOD KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRINCE SHARMA </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">NAWANG THINLEY </t>
   </si>
@@ -712,251 +712,251 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2">
         <v>20</v>
       </c>
-      <c r="K2"/>
+      <c r="K2">
+        <v>7</v>
+      </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2"/>
       <c r="O2" t="s">
         <v>24</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>20</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
+      <c r="K3"/>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>24</v>
       </c>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4">
         <v>20</v>
       </c>
       <c r="K4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>23</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
         <v>24</v>
       </c>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
         <v>7</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5">
         <v>20</v>
       </c>
       <c r="K5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>23</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6">
         <v>20</v>
       </c>
       <c r="K6">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G7">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>20</v>
       </c>
       <c r="K7">
         <v>9</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>24</v>
       </c>
       <c r="P7"/>
@@ -1017,51 +1017,51 @@
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9">
         <v>3</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>20</v>
       </c>
       <c r="K9">
         <v>14</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10">
         <v>26</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
@@ -1220,51 +1220,51 @@
       </c>
       <c r="F14" t="s">
         <v>48</v>
       </c>
       <c r="G14">
         <v>2</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14">
         <v>20</v>
       </c>
       <c r="K14">
         <v>12</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
       <c r="G15">
         <v>2</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
@@ -1302,51 +1302,51 @@
       </c>
       <c r="F16" t="s">
         <v>52</v>
       </c>
       <c r="G16">
         <v>2</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>22</v>
       </c>
       <c r="J16">
         <v>20</v>
       </c>
       <c r="K16">
         <v>20</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>23</v>
       </c>
       <c r="N16"/>
       <c r="O16" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
       <c r="G17">
         <v>19</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
@@ -1384,51 +1384,51 @@
       </c>
       <c r="F18" t="s">
         <v>56</v>
       </c>
       <c r="G18">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18">
         <v>20</v>
       </c>
       <c r="K18">
         <v>6</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>23</v>
       </c>
       <c r="N18"/>
       <c r="O18" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>57</v>
       </c>
       <c r="F19" t="s">
         <v>58</v>
       </c>
       <c r="G19">
         <v>18</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
@@ -1997,51 +1997,51 @@
       </c>
       <c r="F33" t="s">
         <v>84</v>
       </c>
       <c r="G33">
         <v>10</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
         <v>22</v>
       </c>
       <c r="J33">
         <v>20</v>
       </c>
       <c r="K33">
         <v>8</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
         <v>23</v>
       </c>
       <c r="N33"/>
       <c r="O33" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P33"/>
     </row>
     <row r="34" spans="1:16">
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>85</v>
       </c>
       <c r="F34" t="s">
         <v>86</v>
       </c>
       <c r="G34">
         <v>10</v>
       </c>
       <c r="H34" t="s">
         <v>21</v>
       </c>
@@ -2079,51 +2079,51 @@
       </c>
       <c r="F35" t="s">
         <v>88</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
         <v>22</v>
       </c>
       <c r="J35">
         <v>20</v>
       </c>
       <c r="K35">
         <v>18</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
         <v>23</v>
       </c>
       <c r="N35"/>
       <c r="O35" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="B36" t="s">
         <v>16</v>
       </c>
       <c r="C36" t="s">
         <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>90</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>