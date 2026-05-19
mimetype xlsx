--- v1 (2026-03-21)
+++ v2 (2026-05-19)
@@ -251,75 +251,75 @@
   <si>
     <t>RAVINDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">KARAN  SINGH  BANYAL </t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t xml:space="preserve">ARAYNA SHARMA </t>
   </si>
   <si>
     <t>LATE. VIPIN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DHRUV SHARMA </t>
   </si>
   <si>
     <t>SUNIL KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">PRIYANSHI </t>
+  </si>
+  <si>
+    <t>RAJINDER SINGH</t>
+  </si>
+  <si>
     <t xml:space="preserve">SHELZA </t>
   </si>
   <si>
     <t>VAKEEL SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ANSHUMAN RAJPUT </t>
   </si>
   <si>
     <t>DHARMENDER RAJPUT</t>
   </si>
   <si>
     <t xml:space="preserve">HIMANI </t>
   </si>
   <si>
     <t xml:space="preserve">ANIRUDH AGNIHOTRI </t>
   </si>
   <si>
     <t>PARDEEP KUMAR</t>
-  </si>
-[...4 lines deleted...]
-    <t>RAJINDER SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ANKIT DHIMAN </t>
   </si>
   <si>
     <t>SANJIV KUMAR</t>
   </si>
   <si>
     <t>APURVA THAKUR</t>
   </si>
   <si>
     <t>PAWAN KUMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1869,215 +1869,215 @@
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
         <v>80</v>
       </c>
       <c r="G30">
         <v>11</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>22</v>
       </c>
       <c r="J30">
         <v>20</v>
       </c>
       <c r="K30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>23</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>24</v>
       </c>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>81</v>
       </c>
       <c r="F31" t="s">
         <v>82</v>
       </c>
       <c r="G31">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>22</v>
       </c>
       <c r="J31">
         <v>20</v>
       </c>
       <c r="K31">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>23</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>24</v>
       </c>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="B32" t="s">
         <v>16</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>83</v>
       </c>
       <c r="F32" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="G32">
         <v>10</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
         <v>22</v>
       </c>
       <c r="J32">
         <v>20</v>
       </c>
       <c r="K32">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
         <v>23</v>
       </c>
       <c r="N32"/>
       <c r="O32" t="s">
         <v>24</v>
       </c>
       <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="B33" t="s">
         <v>16</v>
       </c>
       <c r="C33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F33" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G33">
         <v>10</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
         <v>22</v>
       </c>
       <c r="J33">
         <v>20</v>
       </c>
       <c r="K33">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
         <v>23</v>
       </c>
       <c r="N33"/>
       <c r="O33" t="s">
         <v>24</v>
       </c>
       <c r="P33"/>
     </row>
     <row r="34" spans="1:16">
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>86</v>
       </c>
       <c r="F34" t="s">
         <v>87</v>
       </c>
       <c r="G34">
         <v>10</v>
       </c>
       <c r="H34" t="s">
         <v>21</v>
       </c>
       <c r="I34" t="s">
         <v>22</v>
       </c>
       <c r="J34">
         <v>20</v>
       </c>
       <c r="K34">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
         <v>23</v>
       </c>
       <c r="N34"/>
       <c r="O34" t="s">
         <v>24</v>
       </c>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="B35" t="s">
         <v>16</v>
       </c>
       <c r="C35" t="s">
         <v>17</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>88</v>
       </c>
       <c r="F35" t="s">