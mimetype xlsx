--- v0 (2025-11-05)
+++ v1 (2026-05-19)
@@ -71,159 +71,159 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Reeeta Devi</t>
   </si>
   <si>
     <t xml:space="preserve">3RD-Airforce </t>
   </si>
   <si>
     <t>MATH</t>
   </si>
   <si>
+    <t xml:space="preserve">RITISH  KHARYAL  </t>
+  </si>
+  <si>
+    <t>SANJAY KUMAR</t>
+  </si>
+  <si>
+    <t>checked</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2024-05-27 14:42:20</t>
+  </si>
+  <si>
+    <t>2024-05-27 14:46:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARUSH RAJPUT </t>
+  </si>
+  <si>
+    <t>ARUN KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARNAV SHARMA </t>
+  </si>
+  <si>
+    <t>RAM CHAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANKUSH SHARMA </t>
+  </si>
+  <si>
+    <t>NARESH KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARGHYA SHARMA </t>
+  </si>
+  <si>
+    <t>ARVIND SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANVI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">YUVAN BANYAL </t>
+  </si>
+  <si>
+    <t>VIKRAM SINGH</t>
+  </si>
+  <si>
     <t xml:space="preserve">ASHVIK SHARMA </t>
   </si>
   <si>
     <t>ASHOK KUMAR</t>
   </si>
   <si>
-    <t>checked</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">YUVAN THAKUR </t>
   </si>
   <si>
     <t>RAKESH THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">ANIKA SHARMA </t>
   </si>
   <si>
     <t>RAVI KUMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">YUVAN BANYAL </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">VANSH SHARMA </t>
   </si>
   <si>
     <t>ASHISH KUMAR</t>
   </si>
   <si>
     <t>TANMAY  DHIMAN</t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHANVI </t>
   </si>
   <si>
     <t>DEEPAK RAJ</t>
   </si>
   <si>
     <t xml:space="preserve">SAUMYA </t>
   </si>
   <si>
     <t>VIJAY SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SAVECHA THAKUR </t>
   </si>
   <si>
     <t>ANKUSH VERMA</t>
   </si>
   <si>
     <t xml:space="preserve">ROHIN </t>
   </si>
   <si>
     <t>NAVNEET KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">RITVIK SHARMA </t>
   </si>
   <si>
     <t>VIKAS SHARMA</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">RITISH  KHARYAL  </t>
   </si>
   <si>
     <t xml:space="preserve">ADHRIT SHARMA  </t>
   </si>
   <si>
     <t xml:space="preserve">SANDEEP SHARMA </t>
   </si>
   <si>
     <t xml:space="preserve">RAJESHWARI </t>
   </si>
   <si>
     <t>SATISH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANSHI </t>
   </si>
   <si>
     <t>DINESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">NAVISH SHARMA </t>
   </si>
   <si>
     <t>RAJ KUMAR</t>
   </si>
@@ -673,51 +673,51 @@
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
         <v>9</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2">
         <v>15</v>
       </c>
       <c r="K2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2"/>
       <c r="O2" t="s">
         <v>24</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
@@ -825,555 +825,555 @@
         <v>23</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
         <v>24</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6">
         <v>15</v>
       </c>
       <c r="K6">
         <v>15</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
         <v>24</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>15</v>
       </c>
       <c r="K7">
         <v>15</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>24</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
         <v>35</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>15</v>
       </c>
       <c r="K8">
         <v>15</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>24</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" t="s">
         <v>37</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9">
         <v>38</v>
       </c>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>15</v>
       </c>
       <c r="K9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>24</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
         <v>39</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>15</v>
       </c>
       <c r="K10">
         <v>15</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>23</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>24</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" t="s">
         <v>41</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
       <c r="J11">
         <v>15</v>
       </c>
       <c r="K11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>23</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>24</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s">
         <v>43</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12">
         <v>15</v>
       </c>
       <c r="K12">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>23</v>
       </c>
       <c r="N12"/>
       <c r="O12" t="s">
         <v>24</v>
       </c>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" t="s">
         <v>45</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13">
         <v>15</v>
       </c>
       <c r="K13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>23</v>
       </c>
       <c r="N13"/>
       <c r="O13" t="s">
         <v>24</v>
       </c>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" t="s">
         <v>47</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14">
         <v>15</v>
       </c>
       <c r="K14">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>24</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
         <v>49</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15">
         <v>15</v>
       </c>
       <c r="K15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>23</v>
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>24</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
         <v>51</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>22</v>
       </c>
       <c r="J16">
         <v>15</v>
       </c>
       <c r="K16">
         <v>15</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>23</v>
       </c>
       <c r="N16"/>
       <c r="O16" t="s">
         <v>24</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" t="s">
         <v>53</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
       <c r="J17">
         <v>15</v>
       </c>
       <c r="K17">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>23</v>
       </c>
       <c r="N17"/>
       <c r="O17" t="s">
         <v>24</v>
       </c>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
         <v>55</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18">
         <v>15</v>
       </c>
       <c r="K18">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>23</v>
       </c>
       <c r="N18"/>
       <c r="O18" t="s">
         <v>24</v>
       </c>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>56</v>
       </c>
       <c r="F19" t="s">
@@ -1519,51 +1519,51 @@
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>23</v>
       </c>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>24</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>64</v>
       </c>
       <c r="F23" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G23">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>15</v>
       </c>
       <c r="K23">
         <v>13</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>23</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>24</v>
       </c>
       <c r="P23"/>
@@ -1724,51 +1724,51 @@
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>23</v>
       </c>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>24</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>73</v>
       </c>
       <c r="F28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G28">
         <v>10</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>22</v>
       </c>
       <c r="J28">
         <v>15</v>
       </c>
       <c r="K28">
         <v>15</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>23</v>
       </c>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>24</v>
       </c>
       <c r="P28"/>