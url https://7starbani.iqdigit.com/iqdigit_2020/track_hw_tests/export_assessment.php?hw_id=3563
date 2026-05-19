--- v1 (2026-03-21)
+++ v2 (2026-05-19)
@@ -71,90 +71,90 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t xml:space="preserve">Ritika  Sharma </t>
   </si>
   <si>
     <t>10TH-Navy</t>
   </si>
   <si>
     <t>SCIENCE</t>
   </si>
   <si>
+    <t xml:space="preserve">SHIVAM KUMAR </t>
+  </si>
+  <si>
+    <t>BALAK RAM</t>
+  </si>
+  <si>
+    <t>checked</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2024-05-26 17:42:22</t>
+  </si>
+  <si>
+    <t>2024-05-26 17:45:49</t>
+  </si>
+  <si>
     <t xml:space="preserve">ANUJ SHARMA </t>
   </si>
   <si>
     <t>RAVI DUTT SHARMA</t>
   </si>
   <si>
-    <t>checked</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">ESHITA SHARMA </t>
   </si>
   <si>
     <t>RAJINDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARUNA GUPTA </t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANGEL SHARMA </t>
   </si>
   <si>
     <t>RINKU SHARMA</t>
-  </si>
-[...4 lines deleted...]
-    <t>BALAK RAM</t>
   </si>
   <si>
     <t xml:space="preserve">SHREYANSH LAKHANPAL </t>
   </si>
   <si>
     <t>DIYA SHARMA</t>
   </si>
   <si>
     <t>CHANDER SHEKHAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARUSHI </t>
   </si>
   <si>
     <t>VINOD KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRINCE SHARMA </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">NAWANG THINLEY </t>
   </si>
@@ -709,251 +709,251 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2">
         <v>25</v>
       </c>
-      <c r="K2"/>
+      <c r="K2">
+        <v>1</v>
+      </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2"/>
       <c r="O2" t="s">
         <v>24</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>25</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
+      <c r="K3"/>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>24</v>
       </c>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4">
         <v>25</v>
       </c>
       <c r="K4">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>23</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
         <v>24</v>
       </c>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
         <v>7</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5">
         <v>25</v>
       </c>
       <c r="K5">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>23</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
         <v>24</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6">
         <v>25</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
         <v>24</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G7">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>25</v>
       </c>
       <c r="K7">
         <v>5</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>24</v>
       </c>
       <c r="P7"/>