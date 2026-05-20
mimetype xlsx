--- v1 (2026-03-21)
+++ v2 (2026-05-20)
@@ -128,60 +128,60 @@
   <si>
     <t xml:space="preserve">ADVIKA PATHANIA </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t>Yeshmit  Rai</t>
   </si>
   <si>
     <t>Ankit roy</t>
   </si>
   <si>
     <t xml:space="preserve">ZEEVISHA CHOPRA  </t>
   </si>
   <si>
     <t xml:space="preserve">PRASHANT CHOPRA </t>
   </si>
   <si>
     <t xml:space="preserve">VIHAAN SHRAMA </t>
   </si>
   <si>
     <t>VIJAY KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">SHANVI CHANGRA </t>
+  </si>
+  <si>
+    <t>NARESH KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">REYANSH SHARMA  </t>
   </si>
   <si>
-    <t>JAI PARKASH SHARMA</t>
-[...5 lines deleted...]
-    <t>NARESH KUMAR</t>
+    <t>JAI PRAKASH SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">RIYANSHI SHARMA </t>
   </si>
   <si>
     <t>ARUN SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">RIYANSH BHARDWAJ </t>
   </si>
   <si>
     <t xml:space="preserve">PANKAJ BHARDWAJ </t>
   </si>
   <si>
     <t xml:space="preserve">ADVIK THAKUR </t>
   </si>
   <si>
     <t>AMIT KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSH SHARMA </t>
   </si>
   <si>
     <t xml:space="preserve">RITVIK SHARMA  </t>
   </si>
@@ -945,51 +945,51 @@
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>30</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>23</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>