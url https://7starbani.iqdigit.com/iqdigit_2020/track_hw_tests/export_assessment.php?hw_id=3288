--- v1 (2026-03-21)
+++ v2 (2026-05-20)
@@ -71,183 +71,183 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Kumari Pushpa</t>
   </si>
   <si>
     <t>1ST-Navy</t>
   </si>
   <si>
     <t>MATHS</t>
   </si>
   <si>
+    <t xml:space="preserve">ADVIKA DAROCH </t>
+  </si>
+  <si>
+    <t>KULDEEP KUMAR</t>
+  </si>
+  <si>
+    <t>submitted</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2024-05-15 14:19:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADVIK SINGH THAKUR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAJESH KUMAR THAKUR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADVIK SHARMA </t>
+  </si>
+  <si>
+    <t>RAMAN PRAKASH</t>
+  </si>
+  <si>
+    <t>ADITYA  SHARMA</t>
+  </si>
+  <si>
+    <t>LUCKY SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAYUSH THAKUR </t>
+  </si>
+  <si>
+    <t>JIMMI SINGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YVANSHIKA SINGH </t>
+  </si>
+  <si>
+    <t>BHUPINDER SINGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAYAN SHARMA </t>
+  </si>
+  <si>
+    <t>VINEET KUMAR SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YASHMITA RANA </t>
+  </si>
+  <si>
+    <t>DINESH KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHIVANSH DOGRA </t>
+  </si>
+  <si>
+    <t>SANDEEP KAMAL</t>
+  </si>
+  <si>
+    <t>TASHVI  BHARDWAJ</t>
+  </si>
+  <si>
+    <t>AKSHAY KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHOUBHIT KALIA </t>
+  </si>
+  <si>
+    <t>MUNISH KALIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAANVI SHEKHAR </t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REYANSH SHARMA  </t>
+  </si>
+  <si>
+    <t>VISHAL SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAUMIK THAKUR </t>
+  </si>
+  <si>
+    <t>KAPIL DEV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REYANSH SHARMA </t>
+  </si>
+  <si>
+    <t>DEEPAK SHARMA</t>
+  </si>
+  <si>
+    <t>PRIYAL SHARMA</t>
+  </si>
+  <si>
+    <t>AJAY KUMAR SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAVYA SHARMA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALVIT AGNIHOTRI </t>
+  </si>
+  <si>
+    <t>PANKAJ KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NISHAL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAITHILI SHARMA </t>
+  </si>
+  <si>
+    <t>YUGAL KISHORE SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KANISH KALIA </t>
+  </si>
+  <si>
+    <t>VIPAN KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">ANSHUMAN BANYAL </t>
   </si>
   <si>
     <t>VIKAS KUMAR</t>
-  </si>
-[...127 lines deleted...]
-    <t>VIPAN KUMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -773,88 +773,88 @@
       <c r="L5"/>
       <c r="M5" t="s">
         <v>23</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6">
         <v>10</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
       <c r="G7">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>10</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
@@ -884,51 +884,51 @@
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>10</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
@@ -1032,384 +1032,384 @@
       <c r="L12"/>
       <c r="M12" t="s">
         <v>23</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>45</v>
       </c>
       <c r="G13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13">
         <v>10</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>23</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>47</v>
       </c>
       <c r="G14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14">
         <v>10</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>49</v>
       </c>
       <c r="G15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15">
         <v>10</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>23</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G16">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>22</v>
       </c>
       <c r="J16">
         <v>10</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>23</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
       <c r="J17">
         <v>10</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>23</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="G18">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18">
         <v>10</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>23</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>56</v>
       </c>
       <c r="G19">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>22</v>
       </c>
       <c r="J19">
         <v>10</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>23</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="G20">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
       <c r="J20">
         <v>10</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>23</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" t="s">
         <v>59</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>22</v>
       </c>
       <c r="J21">
         <v>10</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>23</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>60</v>
       </c>
       <c r="F22" t="s">
         <v>61</v>
       </c>
       <c r="G22">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>22</v>
       </c>
       <c r="J22">
         <v>10</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>23</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>