--- v2 (2026-05-20)
+++ v3 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Teacher</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Subject</t>
   </si>
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Father Name</t>
   </si>
   <si>
     <t>Roll No</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
@@ -74,162 +74,165 @@
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Kumari Pushpa</t>
   </si>
   <si>
     <t>1ST-Navy</t>
   </si>
   <si>
     <t>MATHS</t>
   </si>
   <si>
     <t xml:space="preserve">ADVIKA DAROCH </t>
   </si>
   <si>
+    <t>KULDEEP</t>
+  </si>
+  <si>
+    <t>submitted</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2024-05-15 14:19:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADVIK SINGH THAKUR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAJESH KUMAR THAKUR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADVIK SHARMA </t>
+  </si>
+  <si>
+    <t>RAMAN PRAKASH</t>
+  </si>
+  <si>
+    <t>ADITYA  SHARMA</t>
+  </si>
+  <si>
+    <t>LUCKY SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAYUSH THAKUR </t>
+  </si>
+  <si>
+    <t>JIMMI SINGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YVANSHIKA SINGH </t>
+  </si>
+  <si>
+    <t>BHUPINDER SINGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAYAN SHARMA </t>
+  </si>
+  <si>
+    <t>VINEET KUMAR SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YASHMITA RANA </t>
+  </si>
+  <si>
+    <t>DINESH KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHIVANSH DOGRA </t>
+  </si>
+  <si>
+    <t>SANDEEP KAMAL</t>
+  </si>
+  <si>
+    <t>TASHVI  BHARDWAJ</t>
+  </si>
+  <si>
+    <t>AKSHAY KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHOUBHIT KALIA </t>
+  </si>
+  <si>
+    <t>MUNISH KALIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAANVI SHEKHAR </t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REYANSH SHARMA  </t>
+  </si>
+  <si>
+    <t>VISHAL SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAUMIK THAKUR </t>
+  </si>
+  <si>
+    <t>KAPIL DEV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REYANSH SHARMA </t>
+  </si>
+  <si>
+    <t>DEEPAK SHARMA</t>
+  </si>
+  <si>
+    <t>PRIYAL SHARMA</t>
+  </si>
+  <si>
+    <t>AJAY KUMAR SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAVYA SHARMA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALVIT AGNIHOTRI </t>
+  </si>
+  <si>
+    <t>PANKAJ KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NISHAL </t>
+  </si>
+  <si>
     <t>KULDEEP KUMAR</t>
-  </si>
-[...109 lines deleted...]
-    <t xml:space="preserve">NISHAL </t>
   </si>
   <si>
     <t xml:space="preserve">MAITHILI SHARMA </t>
   </si>
   <si>
     <t>YUGAL KISHORE SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">KANISH KALIA </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANSHUMAN BANYAL </t>
   </si>
   <si>
     <t>VIKAS KUMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1288,162 +1291,162 @@
         <v>10</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>23</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G20">
         <v>18</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
       <c r="J20">
         <v>10</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>23</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G21">
         <v>16</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>22</v>
       </c>
       <c r="J21">
         <v>10</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>23</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G22">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>22</v>
       </c>
       <c r="J22">
         <v>10</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>23</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G23">
         <v>11</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>10</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>23</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>