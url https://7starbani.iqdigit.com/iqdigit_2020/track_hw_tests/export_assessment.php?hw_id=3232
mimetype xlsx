--- v0 (2026-03-21)
+++ v1 (2026-07-11)
@@ -176,51 +176,51 @@
   <si>
     <t>SUSHIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VARUN BANYAL </t>
   </si>
   <si>
     <t>MANDEEP KUMAR BANYAL</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANKA </t>
   </si>
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DINESH KUMAR </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>LOVENEET SHARDA</t>
   </si>
   <si>
-    <t>SUNIL SHARDA</t>
+    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VANSHIKA SHARMA </t>
   </si>
   <si>
     <t>SUMAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">Sahil Singh </t>
   </si>
   <si>
     <t>Harnek Singh</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA SHARMA </t>
   </si>
   <si>
     <t>RAJ KUMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>