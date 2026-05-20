--- v1 (2026-03-21)
+++ v2 (2026-05-20)
@@ -71,99 +71,99 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Gaurav Sharma</t>
   </si>
   <si>
     <t>10TH-Navy</t>
   </si>
   <si>
     <t>MATHS</t>
   </si>
   <si>
+    <t xml:space="preserve">SHIVAM KUMAR </t>
+  </si>
+  <si>
+    <t>BALAK RAM</t>
+  </si>
+  <si>
+    <t>checked</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>2024-05-08 18:51:43</t>
+  </si>
+  <si>
+    <t>2024-05-08 18:57:02</t>
+  </si>
+  <si>
     <t xml:space="preserve">ANUJ SHARMA </t>
   </si>
   <si>
     <t>RAVI DUTT SHARMA</t>
   </si>
   <si>
-    <t>checked</t>
-[...4 lines deleted...]
-  <si>
     <t>09</t>
   </si>
   <si>
-    <t>2024-05-08 18:51:43</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ESHITA SHARMA </t>
   </si>
   <si>
     <t>RAJINDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARUNA GUPTA </t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t xml:space="preserve">ANGEL SHARMA </t>
   </si>
   <si>
     <t>RINKU SHARMA</t>
-  </si>
-[...7 lines deleted...]
-    <t>03</t>
   </si>
   <si>
     <t xml:space="preserve">SHREYANSH LAKHANPAL </t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>DIYA SHARMA</t>
   </si>
   <si>
     <t>CHANDER SHEKHAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARUSHI </t>
   </si>
   <si>
     <t>VINOD KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRINCE SHARMA </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
@@ -730,253 +730,253 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2"/>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>20</v>
       </c>
-      <c r="K3">
-        <v>14</v>
+      <c r="K3" t="s">
+        <v>28</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>24</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>25</v>
       </c>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4">
         <v>20</v>
       </c>
-      <c r="K4" t="s">
-        <v>30</v>
+      <c r="K4">
+        <v>14</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>24</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
         <v>25</v>
       </c>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
         <v>7</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5">
         <v>20</v>
       </c>
-      <c r="K5">
-        <v>20</v>
+      <c r="K5" t="s">
+        <v>33</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>24</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
         <v>25</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6">
         <v>20</v>
       </c>
-      <c r="K6" t="s">
-        <v>35</v>
+      <c r="K6">
+        <v>20</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>24</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
         <v>25</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G7">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>20</v>
       </c>
       <c r="K7" t="s">
         <v>37</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>24</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>25</v>
       </c>
       <c r="P7"/>
@@ -1029,92 +1029,92 @@
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9">
         <v>3</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>24</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>25</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10">
         <v>26</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>24</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>25</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
@@ -1152,51 +1152,51 @@
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>47</v>
       </c>
       <c r="G12">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12">
         <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>24</v>
       </c>
       <c r="N12"/>
       <c r="O12" t="s">
         <v>25</v>
       </c>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13" t="s">
@@ -1275,51 +1275,51 @@
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15">
         <v>2</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15">
         <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>24</v>
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>25</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16" t="s">
@@ -1763,51 +1763,51 @@
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>79</v>
       </c>
       <c r="F27" t="s">
         <v>80</v>
       </c>
       <c r="G27">
         <v>13</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>22</v>
       </c>
       <c r="J27">
         <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>24</v>
       </c>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>25</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>81</v>
       </c>
       <c r="F28" t="s">
@@ -1845,51 +1845,51 @@
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>83</v>
       </c>
       <c r="F29" t="s">
         <v>84</v>
       </c>
       <c r="G29">
         <v>12</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>22</v>
       </c>
       <c r="J29">
         <v>20</v>
       </c>
       <c r="K29" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>24</v>
       </c>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>25</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>85</v>
       </c>
       <c r="F30" t="s">
@@ -1927,51 +1927,51 @@
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>87</v>
       </c>
       <c r="F31" t="s">
         <v>80</v>
       </c>
       <c r="G31">
         <v>11</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>22</v>
       </c>
       <c r="J31">
         <v>20</v>
       </c>
       <c r="K31" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>24</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>25</v>
       </c>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="B32" t="s">
         <v>16</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>88</v>
       </c>
       <c r="F32" t="s">