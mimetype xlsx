--- v0 (2025-11-06)
+++ v1 (2026-07-11)
@@ -107,51 +107,51 @@
   <si>
     <t>2024-05-07 13:33:40</t>
   </si>
   <si>
     <t>2024-05-07 13:38:21</t>
   </si>
   <si>
     <t xml:space="preserve">PARMVEER THAKUR </t>
   </si>
   <si>
     <t>AVINASH THAKUR</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>2024-05-07 13:33:41</t>
   </si>
   <si>
     <t>2024-05-07 13:39:24</t>
   </si>
   <si>
     <t xml:space="preserve">LAKSHAY SHARMA </t>
   </si>
   <si>
-    <t>PREETAM SHARMA</t>
+    <t>PRITAM SHARMA</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>2024-05-07 13:38:55</t>
   </si>
   <si>
     <t xml:space="preserve">JASMINE MEHRA </t>
   </si>
   <si>
     <t>VIJAY KUMAR</t>
   </si>
   <si>
     <t>2024-05-07 13:39:05</t>
   </si>
   <si>
     <t xml:space="preserve">DRISHTY CHANDEL </t>
   </si>
   <si>
     <t>RAKESH SINGH</t>
   </si>
   <si>
     <t>2024-05-07 13:40:50</t>
   </si>