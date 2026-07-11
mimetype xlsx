--- v0 (2025-11-07)
+++ v1 (2026-07-11)
@@ -110,51 +110,51 @@
   <si>
     <t>2024-02-17 12:03:12</t>
   </si>
   <si>
     <t xml:space="preserve">KASHISH SHARMA </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANKA DEVI </t>
   </si>
   <si>
     <t>YUDHBIR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">RIDHIMA DHIMAN </t>
   </si>
   <si>
     <t>ANIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">LAKSHAY SHARMA </t>
   </si>
   <si>
-    <t>PREETAM SHARMA</t>
+    <t>PRITAM SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">NANDITA SHARMA </t>
   </si>
   <si>
     <t>KAMAL DEEP</t>
   </si>
   <si>
     <t xml:space="preserve">HARSHITA SHARMA` </t>
   </si>
   <si>
     <t>NARINDER KUMAR</t>
   </si>
   <si>
     <t>TANZIN  PALDEN</t>
   </si>
   <si>
     <t>TASHI BODH</t>
   </si>
   <si>
     <t xml:space="preserve">ADHIRAJ THAKUR </t>
   </si>
   <si>
     <t>PANKAJ THAKUR</t>
   </si>
@@ -248,51 +248,51 @@
   <si>
     <t>LAKHBIR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">DAKSHAYANI KANWAR </t>
   </si>
   <si>
     <t>SANDEEP KANWAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANKA </t>
   </si>
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DINESH KUMAR </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>LOVENEET SHARDA</t>
   </si>
   <si>
-    <t>SUNIL SHARDA</t>
+    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t>SAHIL DHIMAN</t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA SHARMA </t>
   </si>
   <si>
     <t>RAJ KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AASTHA VERMA </t>
   </si>
   <si>
     <t>VINOD KUMAR VERMA</t>
   </si>
   <si>
     <t xml:space="preserve">AASTHA SINGH </t>
   </si>
 </sst>
 </file>
 