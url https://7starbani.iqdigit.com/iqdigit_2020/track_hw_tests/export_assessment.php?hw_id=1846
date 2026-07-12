--- v0 (2025-11-08)
+++ v1 (2026-07-12)
@@ -122,51 +122,51 @@
   <si>
     <t xml:space="preserve">PRIYANKA DEVI </t>
   </si>
   <si>
     <t>YUDHBIR SINGH</t>
   </si>
   <si>
     <t>2024-01-29 17:50:20</t>
   </si>
   <si>
     <t xml:space="preserve">RIDHIMA DHIMAN </t>
   </si>
   <si>
     <t>ANIL KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:51:53</t>
   </si>
   <si>
     <t>absent</t>
   </si>
   <si>
     <t xml:space="preserve">LAKSHAY SHARMA </t>
   </si>
   <si>
-    <t>PREETAM SHARMA</t>
+    <t>PRITAM SHARMA</t>
   </si>
   <si>
     <t>2024-01-29 17:49:45</t>
   </si>
   <si>
     <t xml:space="preserve">NANDITA SHARMA </t>
   </si>
   <si>
     <t>KAMAL DEEP</t>
   </si>
   <si>
     <t>2024-01-29 17:50:00</t>
   </si>
   <si>
     <t xml:space="preserve">HARSHITA SHARMA` </t>
   </si>
   <si>
     <t>NARINDER KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:49:10</t>
   </si>
   <si>
     <t>TANZIN  PALDEN</t>
   </si>
@@ -341,51 +341,51 @@
   <si>
     <t>2024-01-29 17:48:35</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANKA </t>
   </si>
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:50:15</t>
   </si>
   <si>
     <t xml:space="preserve">DINESH KUMAR </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:49:03</t>
   </si>
   <si>
     <t>LOVENEET SHARDA</t>
   </si>
   <si>
-    <t>SUNIL SHARDA</t>
+    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:49:50</t>
   </si>
   <si>
     <t>SAHIL DHIMAN</t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:50:39</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA SHARMA </t>
   </si>
   <si>
     <t>RAJ KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:46:34</t>
   </si>
   <si>
     <t xml:space="preserve">AASTHA VERMA </t>
   </si>