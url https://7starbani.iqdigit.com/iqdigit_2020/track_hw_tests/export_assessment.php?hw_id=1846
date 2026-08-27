--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -368,51 +368,51 @@
   <si>
     <t>2024-01-29 17:49:50</t>
   </si>
   <si>
     <t>SAHIL DHIMAN</t>
   </si>
   <si>
     <t>SANJAY KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:50:39</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA SHARMA </t>
   </si>
   <si>
     <t>RAJ KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:46:34</t>
   </si>
   <si>
     <t xml:space="preserve">AASTHA VERMA </t>
   </si>
   <si>
-    <t>VINOD KUMAR VERMA</t>
+    <t>VINOD KUMAR</t>
   </si>
   <si>
     <t>2024-01-29 17:45:35</t>
   </si>
   <si>
     <t xml:space="preserve">AASTHA SINGH </t>
   </si>
   <si>
     <t>2024-01-29 17:45:17</t>
   </si>
   <si>
     <t>work on your weak areas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>