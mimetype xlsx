--- v1 (2026-03-22)
+++ v2 (2026-05-20)
@@ -71,114 +71,114 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">2ND-Airforce </t>
   </si>
   <si>
     <t>HINDI</t>
   </si>
   <si>
+    <t xml:space="preserve">ARUSH RAJPUT </t>
+  </si>
+  <si>
+    <t>ARUN KUMAR</t>
+  </si>
+  <si>
+    <t>checked</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2024-01-24 14:36:36</t>
+  </si>
+  <si>
+    <t>2024-01-24 14:38:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARNAV SHARMA </t>
+  </si>
+  <si>
+    <t>RAM CHAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANKUSH SHARMA </t>
+  </si>
+  <si>
+    <t>NARESH KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARGHYA SHARMA </t>
+  </si>
+  <si>
+    <t>ARVIND SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANVI </t>
+  </si>
+  <si>
+    <t>SANJAY KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANIRUDH THAKUR </t>
+  </si>
+  <si>
+    <t>RAJESH KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YUVAN BANYAL </t>
+  </si>
+  <si>
+    <t>VIKRAM SINGH</t>
+  </si>
+  <si>
     <t xml:space="preserve">ASHVIK SHARMA </t>
   </si>
   <si>
     <t>ASHOK KUMAR</t>
   </si>
   <si>
-    <t>checked</t>
-[...46 lines deleted...]
-  <si>
     <t xml:space="preserve">YUVAN THAKUR </t>
   </si>
   <si>
     <t>RAKESH THAKUR</t>
-  </si>
-[...4 lines deleted...]
-    <t>VIKRAM SINGH</t>
   </si>
   <si>
     <t>TANMAY  DHIMAN</t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHANVI </t>
   </si>
   <si>
     <t>DEEPAK RAJ</t>
   </si>
   <si>
     <t xml:space="preserve">SAUMYA </t>
   </si>
   <si>
     <t>VIJAY SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SAVECHA THAKUR </t>
   </si>
   <si>
     <t>ANKUSH VERMA</t>
   </si>
@@ -649,145 +649,145 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2">
         <v>20</v>
       </c>
       <c r="K2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2"/>
       <c r="O2" t="s">
         <v>24</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>20</v>
       </c>
       <c r="K3">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>24</v>
       </c>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4">
         <v>20</v>
       </c>
       <c r="K4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>23</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
         <v>24</v>
       </c>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
@@ -891,144 +891,144 @@
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>24</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>20</v>
       </c>
-      <c r="K8">
-[...1 lines deleted...]
-      </c>
+      <c r="K8"/>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>24</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>20</v>
       </c>
       <c r="K9">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>24</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>20</v>
       </c>
-      <c r="K10"/>
+      <c r="K10">
+        <v>18</v>
+      </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>23</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>24</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>