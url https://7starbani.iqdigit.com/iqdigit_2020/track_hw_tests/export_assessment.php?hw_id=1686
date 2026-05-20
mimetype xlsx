--- v0 (2025-11-08)
+++ v1 (2026-05-20)
@@ -119,156 +119,156 @@
   <si>
     <t xml:space="preserve">AROHI </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARADHYA VERMA </t>
   </si>
   <si>
     <t>JYOTI VERMA</t>
   </si>
   <si>
     <t xml:space="preserve">ARADHYA SHARMA </t>
   </si>
   <si>
     <t>PRAVESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ARADHYA BANYAL </t>
   </si>
   <si>
     <t>SURENDER SINGH</t>
   </si>
   <si>
+    <t xml:space="preserve">SHIVANGI THAKUR </t>
+  </si>
+  <si>
+    <t>RAVI KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">YASHVI THAKUR </t>
   </si>
   <si>
     <t>MANOJ KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">YASH BANYAL </t>
   </si>
   <si>
     <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VENUSS </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VIVEN THAKUR </t>
   </si>
   <si>
     <t>VIDUR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">VANSH RANA </t>
   </si>
   <si>
     <t>RENU KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SWATI RATHORE </t>
   </si>
   <si>
     <t>RAVINDER SINGH RATHOR</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIVANGI THAKUR </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">SHANVI THAKUR </t>
   </si>
   <si>
     <t>SUMIT THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">AARAV THAKUR </t>
   </si>
   <si>
     <t>PARVEEN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SATVIK BANYAL </t>
   </si>
   <si>
     <t>VIKRAM SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">RIJUL CHANGRA </t>
   </si>
   <si>
     <t>SUNEEL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PALVI THAKUR </t>
   </si>
   <si>
     <t>AMIT KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SANCHIT MANKOTIA </t>
   </si>
   <si>
     <t>CHANDER SHEKHAR</t>
   </si>
   <si>
     <t xml:space="preserve">NATIK THAKUR </t>
   </si>
   <si>
     <t>VIJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">JIYA SHARMA </t>
   </si>
   <si>
     <t>YOGRAJ SHARMA</t>
   </si>
   <si>
+    <t xml:space="preserve">DIVYA THAKUR </t>
+  </si>
+  <si>
+    <t>RAKESH VERMA</t>
+  </si>
+  <si>
     <t xml:space="preserve">HARSHIT BANYAL </t>
   </si>
   <si>
     <t>RAJNEESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">DIVYANSHI PATHANIA </t>
   </si>
   <si>
     <t>KULDEEP SINGH</t>
-  </si>
-[...4 lines deleted...]
-    <t>RAKESH VERMA</t>
   </si>
   <si>
     <t xml:space="preserve">AABHAYA THAKUR </t>
   </si>
   <si>
     <t>PAWAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AARAV SHARMA </t>
   </si>
   <si>
     <t>KAMAL DEEP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,307 +904,307 @@
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>24</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>15</v>
       </c>
       <c r="K8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>24</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9">
         <v>26</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>15</v>
       </c>
       <c r="K9">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>24</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>15</v>
       </c>
-      <c r="K10"/>
+      <c r="K10">
+        <v>11</v>
+      </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>23</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>24</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11">
         <v>24</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
       <c r="J11">
         <v>15</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>23</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>24</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12">
         <v>15</v>
       </c>
       <c r="K12">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>23</v>
       </c>
       <c r="N12"/>
       <c r="O12" t="s">
         <v>24</v>
       </c>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13">
         <v>15</v>
       </c>
       <c r="K13">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>23</v>
       </c>
       <c r="N13"/>
       <c r="O13" t="s">
         <v>24</v>
       </c>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14" t="s">
         <v>48</v>
       </c>
       <c r="G14">
         <v>21</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14">
         <v>15</v>
       </c>
       <c r="K14">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>24</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
@@ -1511,145 +1511,145 @@
         <v>23</v>
       </c>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>24</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
       <c r="F23" t="s">
         <v>66</v>
       </c>
       <c r="G23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>15</v>
       </c>
       <c r="K23">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>23</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>24</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>67</v>
       </c>
       <c r="F24" t="s">
         <v>68</v>
       </c>
       <c r="G24">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>22</v>
       </c>
       <c r="J24">
         <v>15</v>
       </c>
       <c r="K24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>23</v>
       </c>
       <c r="N24"/>
       <c r="O24" t="s">
         <v>24</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>69</v>
       </c>
       <c r="F25" t="s">
         <v>70</v>
       </c>
       <c r="G25">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>22</v>
       </c>
       <c r="J25">
         <v>15</v>
       </c>
       <c r="K25">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>23</v>
       </c>
       <c r="N25"/>
       <c r="O25" t="s">
         <v>24</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>71</v>
       </c>
       <c r="F26" t="s">