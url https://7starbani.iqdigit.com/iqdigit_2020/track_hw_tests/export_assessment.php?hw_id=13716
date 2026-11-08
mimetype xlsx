--- v0 (2026-08-09)
+++ v1 (2026-11-08)
@@ -179,51 +179,51 @@
   <si>
     <t xml:space="preserve">YASHIK SHARMA </t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VINAYAK GAUTAM </t>
   </si>
   <si>
     <t xml:space="preserve">VANSHIKA THAKUR </t>
   </si>
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SWASTIK CHANGRA </t>
   </si>
   <si>
     <t>RAMAN SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SOMYA SHARMA </t>
   </si>
   <si>
-    <t>ATUL KUMAR</t>
+    <t>ATUL KUMAR SHARMA</t>
   </si>
   <si>
     <t>SHOIAB  KHAN</t>
   </si>
   <si>
     <t>SUNEEL MOHAMMAD</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVAM SHARMA </t>
   </si>
   <si>
     <t>SURESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AKSH DHATWALIA </t>
   </si>
   <si>
     <t>HOSHIAR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SHASHWAT SHARMA </t>
   </si>
   <si>
     <t>SUSHIL KUMAR</t>
   </si>
@@ -251,51 +251,51 @@
   <si>
     <t>MUKESH KUMAR DOGRA</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t xml:space="preserve">PRANSHUL RANA </t>
   </si>
   <si>
     <t>RAJINDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">MUDIT </t>
   </si>
   <si>
     <t xml:space="preserve">KANHIYA </t>
   </si>
   <si>
     <t>KHUSHI  GULERIA</t>
   </si>
   <si>
     <t>MANJEET KUMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">KANISHIKA BANYAL </t>
+    <t xml:space="preserve">KANISHKA BANYAL </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AAYUSH THAKUR </t>
   </si>
   <si>
     <t>NARESH SINGH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>