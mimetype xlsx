--- v1 (2026-08-23)
+++ v2 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Teacher</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Subject</t>
   </si>
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Father Name</t>
   </si>
   <si>
     <t>Roll No</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
@@ -327,50 +327,56 @@
     <t>MUNISH KUMAR</t>
   </si>
   <si>
     <t>2026-06-27 13:52:40</t>
   </si>
   <si>
     <t xml:space="preserve">ANSHUMAN BANYAL </t>
   </si>
   <si>
     <t>2026-06-27 13:52:38</t>
   </si>
   <si>
     <t xml:space="preserve">ANIKET SINGH </t>
   </si>
   <si>
     <t>KULBIR SINGH</t>
   </si>
   <si>
     <t>2026-06-27 13:52:35</t>
   </si>
   <si>
     <t xml:space="preserve">AARUSH SHARMA </t>
   </si>
   <si>
     <t>RAVI KUMAR</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/7starbani/assessments/2026-09/1788870328241.pdf</t>
+  </si>
+  <si>
+    <t>2026-09-08 17:55:28</t>
   </si>
   <si>
     <t>2026-06-27 13:51:47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1919,66 +1925,70 @@
       </c>
       <c r="P30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>103</v>
       </c>
       <c r="F31" t="s">
         <v>104</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I31" t="s">
         <v>22</v>
       </c>
       <c r="J31">
         <v>30</v>
       </c>
       <c r="K31"/>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>105</v>
+      </c>
       <c r="M31" t="s">
         <v>23</v>
       </c>
-      <c r="N31"/>
+      <c r="N31" t="s">
+        <v>106</v>
+      </c>
       <c r="O31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P31" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>