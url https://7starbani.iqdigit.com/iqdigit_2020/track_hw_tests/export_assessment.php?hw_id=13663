--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -110,51 +110,51 @@
   <si>
     <t>2026-06-27 13:19:06</t>
   </si>
   <si>
     <t xml:space="preserve">ANVI </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANANAYA </t>
   </si>
   <si>
     <t>ARUN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AKSHITA THAKUR </t>
   </si>
   <si>
     <t>BIKRAM SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ABHIRAJ THAKUR </t>
   </si>
   <si>
-    <t>SANDEE KUMAR</t>
+    <t>SANDEEP KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AARSHIV RANA </t>
   </si>
   <si>
     <t>DEEPAK KUMAR RANA</t>
   </si>
   <si>
     <t>VIVAAN SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">ANKIT SHARMA </t>
   </si>
   <si>
     <t xml:space="preserve">VIVAAN </t>
   </si>
   <si>
     <t>GOPAL KRISHAN</t>
   </si>
   <si>
     <t xml:space="preserve">TRISHA </t>
   </si>
   <si>
     <t xml:space="preserve">TIYANSH JAIN </t>
   </si>