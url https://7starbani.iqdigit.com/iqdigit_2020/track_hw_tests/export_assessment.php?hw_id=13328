--- v0 (2026-06-12)
+++ v1 (2026-08-22)
@@ -107,81 +107,81 @@
   <si>
     <t>2026-05-30 11:21:01</t>
   </si>
   <si>
     <t>2026-05-30 11:23:59</t>
   </si>
   <si>
     <t xml:space="preserve">ANVITA KAUSHAL </t>
   </si>
   <si>
     <t>SANJEEV KAUSHAL</t>
   </si>
   <si>
     <t xml:space="preserve">ANURAG THAKUR </t>
   </si>
   <si>
     <t>SURESH THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">ANSHIKA KUMARI </t>
   </si>
   <si>
     <t>RAJEEV KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">ABHIMANYU THAKUR </t>
+  </si>
+  <si>
+    <t>VINEET KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AARAV VIJ </t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR MANDIAL</t>
+  </si>
+  <si>
     <t xml:space="preserve">ANGEL DOGRA </t>
   </si>
   <si>
     <t>SUNIL KUMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">ABHIMANYU THAKUR </t>
-[...10 lines deleted...]
-  <si>
     <t>VEDANSH BANYAL</t>
   </si>
   <si>
     <t>RAMNEEK SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">VARTIKA SHARMA </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">SURYANSH  </t>
+    <t xml:space="preserve">SURYANSH </t>
   </si>
   <si>
     <t>RAVINDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SUDITI THAKUR </t>
   </si>
   <si>
     <t>BALWANT SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SHABDA SHARMA </t>
   </si>
   <si>
     <t>SANJEEV KUMAR SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAL SHARMA </t>
   </si>
   <si>
     <t>RAKESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SAMAYRA DHIMAN </t>
   </si>
@@ -828,145 +828,145 @@
         <v>23</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
         <v>24</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6">
         <v>30</v>
       </c>
       <c r="K6">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
         <v>24</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>30</v>
       </c>
       <c r="K7">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>24</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>30</v>
       </c>
       <c r="K8">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>24</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
@@ -1194,51 +1194,51 @@
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>24</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G15">
         <v>22</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15">
         <v>30</v>
       </c>
       <c r="K15">
         <v>28</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>23</v>
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>24</v>
       </c>
       <c r="P15"/>