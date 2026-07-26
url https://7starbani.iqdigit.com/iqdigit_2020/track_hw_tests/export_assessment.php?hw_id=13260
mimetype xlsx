--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Teacher</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Subject</t>
   </si>
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Father Name</t>
   </si>
   <si>
     <t>Roll No</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
@@ -74,180 +74,183 @@
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Shailja Kumari</t>
   </si>
   <si>
     <t>3RD-Navy</t>
   </si>
   <si>
     <t>SOCIAL SCIENCE</t>
   </si>
   <si>
     <t xml:space="preserve">ADVIKA DAROCH </t>
   </si>
   <si>
+    <t>KULDEEP</t>
+  </si>
+  <si>
+    <t>checked</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>2026-05-27 11:32:13</t>
+  </si>
+  <si>
+    <t>2026-05-27 11:37:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADVIK SINGH THAKUR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAJESH KUMAR THAKUR </t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADVIK SHARMA </t>
+  </si>
+  <si>
+    <t>RAMAN PRAKASH</t>
+  </si>
+  <si>
+    <t>ADITYA  SHARMA</t>
+  </si>
+  <si>
+    <t>LUCKY SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABHINANDAN SHARMA </t>
+  </si>
+  <si>
+    <t>VASUDEV SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAYUSH THAKUR </t>
+  </si>
+  <si>
+    <t>JIMMI SINGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YVANSHIKA SINGH </t>
+  </si>
+  <si>
+    <t>BHUPINDER SINGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAYAN SHARMA </t>
+  </si>
+  <si>
+    <t>VINEET KUMAR SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YUVAAN SINGH </t>
+  </si>
+  <si>
+    <t>PRADEEP SINGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YASHMITA RANA </t>
+  </si>
+  <si>
+    <t>DINESH KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHRISTI SHARMA  </t>
+  </si>
+  <si>
+    <t>VIKAS KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHIVANSH DOGRA </t>
+  </si>
+  <si>
+    <t>SANDEEP KAMAL</t>
+  </si>
+  <si>
+    <t>SEHAJ THAKUR</t>
+  </si>
+  <si>
+    <t>SHASHI KANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SATVIK LAKHANPAL </t>
+  </si>
+  <si>
+    <t>ASHISH SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAANVI SHEKHAR </t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REYANSH SHARMA  </t>
+  </si>
+  <si>
+    <t>VISHAL SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REYANSH SHARMA </t>
+  </si>
+  <si>
+    <t>DEEPAK SHARMA</t>
+  </si>
+  <si>
+    <t>PRIYAL SHARMA</t>
+  </si>
+  <si>
+    <t>AJAY KUMAR SHARMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAVYA SHARMA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALVIT AGNIHOTRI </t>
+  </si>
+  <si>
+    <t>PANKAJ KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NISHAL </t>
+  </si>
+  <si>
     <t>KULDEEP KUMAR</t>
-  </si>
-[...127 lines deleted...]
-    <t xml:space="preserve">NISHAL </t>
   </si>
   <si>
     <t xml:space="preserve">MANNAT THAKUR </t>
   </si>
   <si>
     <t>AVINASH THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">MAITHILI SHARMA </t>
   </si>
   <si>
     <t>YUGAL KISHORE SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">KANISH KALIA </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">EKNOOR ATWAL </t>
   </si>
   <si>
     <t>ROHITASH ATHWAL</t>
   </si>
@@ -1491,418 +1494,418 @@
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>23</v>
       </c>
       <c r="N21"/>
       <c r="O21" t="s">
         <v>24</v>
       </c>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>63</v>
       </c>
       <c r="F22" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="G22">
         <v>18</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>22</v>
       </c>
       <c r="J22">
         <v>30</v>
       </c>
       <c r="K22">
         <v>14</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>23</v>
       </c>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>24</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G23">
         <v>17</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>30</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>23</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>24</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G24">
         <v>16</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>22</v>
       </c>
       <c r="J24">
         <v>30</v>
       </c>
       <c r="K24">
         <v>29</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>23</v>
       </c>
       <c r="N24"/>
       <c r="O24" t="s">
         <v>24</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G25">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>22</v>
       </c>
       <c r="J25">
         <v>30</v>
       </c>
       <c r="K25">
         <v>28</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>23</v>
       </c>
       <c r="N25"/>
       <c r="O25" t="s">
         <v>24</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G26">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
       <c r="J26">
         <v>30</v>
       </c>
       <c r="K26">
         <v>23</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>23</v>
       </c>
       <c r="N26"/>
       <c r="O26" t="s">
         <v>24</v>
       </c>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G27">
         <v>13</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>22</v>
       </c>
       <c r="J27">
         <v>30</v>
       </c>
       <c r="K27">
         <v>14</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>23</v>
       </c>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>24</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G28">
         <v>12</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>22</v>
       </c>
       <c r="J28">
         <v>30</v>
       </c>
       <c r="K28">
         <v>16</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>23</v>
       </c>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>24</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F29" t="s">
         <v>45</v>
       </c>
       <c r="G29">
         <v>11</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>22</v>
       </c>
       <c r="J29">
         <v>30</v>
       </c>
       <c r="K29">
         <v>28</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>23</v>
       </c>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>24</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G30">
         <v>10</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>22</v>
       </c>
       <c r="J30">
         <v>30</v>
       </c>
       <c r="K30">
         <v>22</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>23</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>24</v>
       </c>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>22</v>
       </c>
       <c r="J31">
         <v>30</v>
       </c>
       <c r="K31">
         <v>27</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>23</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>24</v>
       </c>
       <c r="P31"/>