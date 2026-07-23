--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Teacher</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Subject</t>
   </si>
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Father Name</t>
   </si>
   <si>
     <t>Roll No</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
@@ -230,69 +230,66 @@
   <si>
     <t>ncc</t>
   </si>
   <si>
     <t>SHAURYA  THAKUR</t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHANAYA THAKUR </t>
   </si>
   <si>
     <t>RAKESH THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">SHAHID KHAN </t>
   </si>
   <si>
     <t>TAJ MOHAMMAD</t>
   </si>
   <si>
     <t>SARIKA SHARDA</t>
   </si>
   <si>
-    <t>SUNIL SHARDA</t>
+    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SANVI SHARMA </t>
   </si>
   <si>
     <t xml:space="preserve">RUDRANSH SINGH PATHANIA </t>
   </si>
   <si>
     <t>DEEP SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">AARAV </t>
   </si>
   <si>
     <t xml:space="preserve">RAKSHIT DHIMAN </t>
-  </si>
-[...1 lines deleted...]
-    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">NAINIKA </t>
   </si>
   <si>
     <t>ASHWANI KUMAR</t>
   </si>
   <si>
     <t>MANUJ  KALIA</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t xml:space="preserve">KRITIKA SHARMA </t>
   </si>
   <si>
     <t>RAJIV KUMAR SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">IPSHITA </t>
   </si>
   <si>
     <t>NIMAN SHARMA</t>
   </si>
@@ -1793,458 +1790,458 @@
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>23</v>
       </c>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>24</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>77</v>
       </c>
       <c r="F28" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="G28">
         <v>19</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>22</v>
       </c>
       <c r="J28">
         <v>15</v>
       </c>
       <c r="K28" t="s">
         <v>38</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>23</v>
       </c>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>24</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
+        <v>78</v>
+      </c>
+      <c r="F29" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G29">
         <v>18</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>22</v>
       </c>
       <c r="J29">
         <v>15</v>
       </c>
       <c r="K29" t="s">
         <v>38</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>23</v>
       </c>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>24</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
       <c r="G30">
         <v>17</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>22</v>
       </c>
       <c r="J30">
         <v>15</v>
       </c>
       <c r="K30" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>23</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>24</v>
       </c>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G31">
         <v>16</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>22</v>
       </c>
       <c r="J31">
         <v>15</v>
       </c>
       <c r="K31">
         <v>12</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>23</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>24</v>
       </c>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="B32" t="s">
         <v>16</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>18</v>
       </c>
       <c r="E32" t="s">
+        <v>84</v>
+      </c>
+      <c r="F32" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G32">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
         <v>22</v>
       </c>
       <c r="J32">
         <v>15</v>
       </c>
       <c r="K32">
         <v>13</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
         <v>23</v>
       </c>
       <c r="N32"/>
       <c r="O32" t="s">
         <v>24</v>
       </c>
       <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="B33" t="s">
         <v>16</v>
       </c>
       <c r="C33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>18</v>
       </c>
       <c r="E33" t="s">
+        <v>86</v>
+      </c>
+      <c r="F33" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G33">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
         <v>22</v>
       </c>
       <c r="J33">
         <v>15</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33" t="s">
         <v>23</v>
       </c>
       <c r="N33"/>
       <c r="O33" t="s">
         <v>24</v>
       </c>
       <c r="P33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
+        <v>88</v>
+      </c>
+      <c r="F34" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G34">
         <v>13</v>
       </c>
       <c r="H34" t="s">
         <v>21</v>
       </c>
       <c r="I34" t="s">
         <v>22</v>
       </c>
       <c r="J34">
         <v>15</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34" t="s">
         <v>23</v>
       </c>
       <c r="N34"/>
       <c r="O34" t="s">
         <v>24</v>
       </c>
       <c r="P34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="B35" t="s">
         <v>16</v>
       </c>
       <c r="C35" t="s">
         <v>17</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
       <c r="E35" t="s">
+        <v>90</v>
+      </c>
+      <c r="F35" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G35">
         <v>12</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
         <v>22</v>
       </c>
       <c r="J35">
         <v>15</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35" t="s">
         <v>23</v>
       </c>
       <c r="N35"/>
       <c r="O35" t="s">
         <v>24</v>
       </c>
       <c r="P35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="B36" t="s">
         <v>16</v>
       </c>
       <c r="C36" t="s">
         <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>18</v>
       </c>
       <c r="E36" t="s">
+        <v>92</v>
+      </c>
+      <c r="F36" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G36">
         <v>11</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
         <v>22</v>
       </c>
       <c r="J36">
         <v>15</v>
       </c>
       <c r="K36" t="s">
         <v>38</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
         <v>23</v>
       </c>
       <c r="N36"/>
       <c r="O36" t="s">
         <v>24</v>
       </c>
       <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="B37" t="s">
         <v>16</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>18</v>
       </c>
       <c r="E37" t="s">
+        <v>94</v>
+      </c>
+      <c r="F37" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G37">
         <v>10</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
         <v>22</v>
       </c>
       <c r="J37">
         <v>15</v>
       </c>
       <c r="K37" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
         <v>23</v>
       </c>
       <c r="N37"/>
       <c r="O37" t="s">
         <v>24</v>
       </c>
       <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" t="s">
         <v>16</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
         <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
         <v>22</v>
       </c>
       <c r="J38">
         <v>15</v>
       </c>
       <c r="K38">
         <v>11</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
         <v>23</v>
       </c>
       <c r="N38"/>
       <c r="O38" t="s">