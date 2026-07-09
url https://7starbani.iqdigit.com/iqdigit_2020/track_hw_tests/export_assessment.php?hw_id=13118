--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -119,93 +119,93 @@
   <si>
     <t xml:space="preserve">ARNAV CHANDEL </t>
   </si>
   <si>
     <t>VIJAY SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ANIRUDH CHANGRA  </t>
   </si>
   <si>
     <t>NEERAJ KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANAYA SONI </t>
   </si>
   <si>
     <t>PANKAJ SONI</t>
   </si>
   <si>
     <t xml:space="preserve">AKSHITA THAKUR </t>
   </si>
   <si>
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">SHINE DOGRA </t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">HARSHIT KUMAR </t>
   </si>
   <si>
     <t>MUKESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">YUVIKA SHARMA </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VIVAAN THAKUR </t>
   </si>
   <si>
     <t>ANIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VANYA SHARMA </t>
   </si>
   <si>
     <t>VARUN SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSH THAKUR </t>
   </si>
   <si>
     <t>UDHAM SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSH BHARDWAJ </t>
   </si>
   <si>
     <t>SHER SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ADITYA THAKUR </t>
-  </si>
-[...4 lines deleted...]
-    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHAURYA KUMAR </t>
   </si>
   <si>
     <t>RAJESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SAMAYRA </t>
   </si>
   <si>
     <t>ANVAR HUSSAIN</t>
   </si>
   <si>
     <t>RIYANSHI THAKUR</t>
   </si>
   <si>
     <t>MAHAINDER SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">RITIKA SANDHU </t>
   </si>
   <si>
     <t>SURJEET KUMAR</t>
   </si>
@@ -942,346 +942,346 @@
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>24</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>30</v>
       </c>
-      <c r="K8"/>
+      <c r="K8">
+        <v>21</v>
+      </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>24</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>30</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>24</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>30</v>
       </c>
-      <c r="K10"/>
+      <c r="K10">
+        <v>19</v>
+      </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>23</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>24</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
       <c r="J11">
         <v>30</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>23</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>24</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12">
         <v>30</v>
       </c>
       <c r="K12">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>23</v>
       </c>
       <c r="N12"/>
       <c r="O12" t="s">
         <v>24</v>
       </c>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13">
         <v>30</v>
       </c>
       <c r="K13">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>23</v>
       </c>
       <c r="N13"/>
       <c r="O13" t="s">
         <v>24</v>
       </c>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G14">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14">
         <v>30</v>
       </c>
       <c r="K14">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>24</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="G15">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15">
         <v>30</v>
       </c>
       <c r="K15">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>23</v>
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>24</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
@@ -1507,92 +1507,92 @@
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>23</v>
       </c>
       <c r="N21"/>
       <c r="O21" t="s">
         <v>24</v>
       </c>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>62</v>
       </c>
       <c r="F22" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G22">
         <v>22</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>22</v>
       </c>
       <c r="J22">
         <v>30</v>
       </c>
       <c r="K22">
         <v>19</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>23</v>
       </c>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>24</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>63</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G23">
         <v>21</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>30</v>
       </c>
       <c r="K23">
         <v>21</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>23</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>24</v>
       </c>
       <c r="P23"/>
@@ -1876,51 +1876,51 @@
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>23</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>24</v>
       </c>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>78</v>
       </c>
       <c r="F31" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G31">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>22</v>
       </c>
       <c r="J31">
         <v>30</v>
       </c>
       <c r="K31">
         <v>26</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>23</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>24</v>
       </c>
       <c r="P31"/>