--- v0 (2026-05-29)
+++ v1 (2026-08-12)
@@ -134,51 +134,51 @@
   <si>
     <t>KAMAL KISHOR</t>
   </si>
   <si>
     <t xml:space="preserve">ASMIT </t>
   </si>
   <si>
     <t>SUNEEL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VIHAAN THAKUR </t>
   </si>
   <si>
     <t>NEERAJ KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VIVAAN THAKUR </t>
   </si>
   <si>
     <t xml:space="preserve">PARNIKA SINGH </t>
   </si>
   <si>
     <t>RANVIR SINGH</t>
   </si>
   <si>
-    <t xml:space="preserve">DAKSH  </t>
+    <t xml:space="preserve">DAKSH KUMAR </t>
   </si>
   <si>
     <t>SUNIL DUTT</t>
   </si>
   <si>
     <t>YOSHIKA  BHARDWAJ</t>
   </si>
   <si>
     <t>LALIT BHARDWAJ</t>
   </si>
   <si>
     <t>AIVNICK  THAKUR</t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
   </si>
   <si>
     <t>VIRAJ  RANA</t>
   </si>
   <si>
     <t>ASHWANI KUMAR</t>
   </si>
   <si>
     <t>VARUN GULERIA</t>
   </si>