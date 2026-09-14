--- v0 (2026-05-27)
+++ v1 (2026-09-14)
@@ -164,51 +164,51 @@
   <si>
     <t>SUMAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSHI SINGH  </t>
   </si>
   <si>
     <t>DESH RAJ</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANGI THAKUR </t>
   </si>
   <si>
     <t>RAVI KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANGI </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAL DAROCH </t>
   </si>
   <si>
-    <t>HANSH RAJ</t>
+    <t>HANS RAJ</t>
   </si>
   <si>
     <t xml:space="preserve">SANKALP SHARMA </t>
   </si>
   <si>
     <t>SANDEEP KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SAMRIDHI THAKUR </t>
   </si>
   <si>
     <t>VISHAL THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">SAMARTH MOUDGIL </t>
   </si>
   <si>
     <t>PARDEEP KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">RITIKA SHARMA </t>
   </si>
   <si>
     <t>RAVI DUTT SHARMA</t>
   </si>