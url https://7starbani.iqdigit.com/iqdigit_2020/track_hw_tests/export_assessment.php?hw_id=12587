--- v0 (2026-05-09)
+++ v1 (2026-08-30)
@@ -146,51 +146,51 @@
   <si>
     <t xml:space="preserve">VIAANSH SHARMA </t>
   </si>
   <si>
     <t>SUSHIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">YUVAN CHAUHAN </t>
   </si>
   <si>
     <t>ANUJ KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VEDANSHI </t>
   </si>
   <si>
     <t>PRADEEP SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">KRISHIV KAUSHAL </t>
   </si>
   <si>
     <t>PANKAJ KUMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">PRISHA </t>
+    <t xml:space="preserve">PRISHA SHARMA </t>
   </si>
   <si>
     <t>PANKAJ MOUDGIL</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVAM SHARMA </t>
   </si>
   <si>
     <t>NARESH KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">PRIYANSH SHARMA </t>
   </si>
   <si>
     <t>DEVENDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">SAMARTH KAUSHAL </t>
   </si>
   <si>
     <t>DINESH KUMAR KAUSHAL</t>
   </si>
   <si>
     <t xml:space="preserve">SHOURYAN SHARMA </t>
   </si>