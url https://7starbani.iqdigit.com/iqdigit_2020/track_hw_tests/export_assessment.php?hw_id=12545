--- v0 (2026-06-25)
+++ v1 (2026-09-05)
@@ -149,51 +149,51 @@
   <si>
     <t>not present in this class</t>
   </si>
   <si>
     <t xml:space="preserve">AARNAV BANYAL </t>
   </si>
   <si>
     <t>USAV KUMAR</t>
   </si>
   <si>
     <t>VIREN THAKUR</t>
   </si>
   <si>
     <t>ROMI KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">VIREN DEHAL </t>
   </si>
   <si>
     <t>AJIT SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">VANSHIKA DHIMAN </t>
   </si>
   <si>
-    <t>MANISH KUMAR</t>
+    <t>MANISH KUMAR REYAT</t>
   </si>
   <si>
     <t xml:space="preserve">TRIJAL AGNIHOTRI </t>
   </si>
   <si>
     <t>KAPIL SHARMA</t>
   </si>
   <si>
     <t xml:space="preserve">STANZIN JAMYANG </t>
   </si>
   <si>
     <t>LOBSANG NORBU</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSHI PATHANIA </t>
   </si>
   <si>
     <t>KULDEEP SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">SHIVANSH CHANDEL </t>
   </si>
   <si>
     <t>GURMAIL SINGH</t>
   </si>