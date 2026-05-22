--- v1 (2026-03-26)
+++ v2 (2026-05-22)
@@ -110,66 +110,66 @@
   <si>
     <t xml:space="preserve">GIRISH THAKUR </t>
   </si>
   <si>
     <t>DINESH THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">AVANI </t>
   </si>
   <si>
     <t>VIJAY SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ARPITA SHARMA </t>
   </si>
   <si>
     <t>RAVINDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANSHUMAN CHANDEL </t>
   </si>
   <si>
     <t>DINESH KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">ANGEL DOGRA </t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">ANMOL SHARMA </t>
   </si>
   <si>
     <t>PAWAN KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">AKANKSHA CHAUHAN </t>
   </si>
   <si>
     <t>MANOJ KUMAR CHAUHAN</t>
-  </si>
-[...4 lines deleted...]
-    <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">MANAN SHARMA  </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t>SRISHTI  KUMARI</t>
   </si>
   <si>
     <t>MANJEET KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">RIZUL CHANDEL </t>
   </si>
   <si>
     <t>HOSHIAR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">VINAYAK THAKUR </t>
   </si>
   <si>
     <t>AMIT THAKUR</t>
   </si>
@@ -819,125 +819,125 @@
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
       <c r="G7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>30</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>30</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>30</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
@@ -1186,88 +1186,88 @@
         <v>30</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>23</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G17">
         <v>18</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
       <c r="J17">
         <v>30</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>23</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G18">
         <v>17</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18">
         <v>30</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>23</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" t="s">
         <v>16</v>
@@ -1297,51 +1297,51 @@
         <v>30</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>23</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>56</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G20">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
       <c r="J20">
         <v>30</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>23</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" t="s">
         <v>16</v>
@@ -1519,51 +1519,51 @@
         <v>30</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>23</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>66</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
       <c r="J26">
         <v>30</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>23</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>