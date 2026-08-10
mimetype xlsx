--- v2 (2026-05-22)
+++ v3 (2026-08-10)
@@ -110,66 +110,66 @@
   <si>
     <t xml:space="preserve">GIRISH THAKUR </t>
   </si>
   <si>
     <t>DINESH THAKUR</t>
   </si>
   <si>
     <t xml:space="preserve">AVANI </t>
   </si>
   <si>
     <t>VIJAY SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">ARPITA SHARMA </t>
   </si>
   <si>
     <t>RAVINDER KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">ANSHUMAN CHANDEL </t>
   </si>
   <si>
     <t>DINESH KUMAR</t>
   </si>
   <si>
+    <t xml:space="preserve">ANMOL SHARMA </t>
+  </si>
+  <si>
+    <t>PAWAN KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AKANKSHA CHAUHAN </t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR CHAUHAN</t>
+  </si>
+  <si>
     <t xml:space="preserve">ANGEL DOGRA </t>
   </si>
   <si>
     <t>SUNIL KUMAR</t>
-  </si>
-[...10 lines deleted...]
-    <t>MANOJ KUMAR CHAUHAN</t>
   </si>
   <si>
     <t xml:space="preserve">MANAN SHARMA  </t>
   </si>
   <si>
     <t>VIPAN KUMAR</t>
   </si>
   <si>
     <t>SRISHTI  KUMARI</t>
   </si>
   <si>
     <t>MANJEET KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">RIZUL CHANDEL </t>
   </si>
   <si>
     <t>HOSHIAR SINGH</t>
   </si>
   <si>
     <t xml:space="preserve">VINAYAK THAKUR </t>
   </si>
   <si>
     <t>AMIT THAKUR</t>
   </si>
@@ -819,125 +819,125 @@
       <c r="L6"/>
       <c r="M6" t="s">
         <v>23</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
       <c r="G7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>30</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>23</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>30</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>30</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
@@ -1186,88 +1186,88 @@
         <v>30</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>23</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G17">
         <v>18</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
       <c r="J17">
         <v>30</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>23</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G18">
         <v>17</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18">
         <v>30</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>23</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" t="s">
         <v>16</v>
@@ -1297,51 +1297,51 @@
         <v>30</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>23</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>56</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G20">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
       <c r="J20">
         <v>30</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>23</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" t="s">
         <v>16</v>
@@ -1519,51 +1519,51 @@
         <v>30</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>23</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>66</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
       <c r="J26">
         <v>30</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>23</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>