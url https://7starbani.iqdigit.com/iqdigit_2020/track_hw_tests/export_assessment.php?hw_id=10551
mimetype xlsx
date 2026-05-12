--- v0 (2025-11-12)
+++ v1 (2026-05-12)
@@ -960,133 +960,133 @@
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>24</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>15</v>
       </c>
       <c r="K9" t="s">
         <v>43</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>24</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>46</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>23</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>24</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11" t="s">
         <v>48</v>
       </c>
       <c r="G11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
       <c r="J11">
         <v>15</v>
       </c>
       <c r="K11" t="s">
         <v>43</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>23</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>24</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">